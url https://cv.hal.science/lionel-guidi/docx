--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,3433 +66,3433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t>
+                <w:t xml:space="preserve">Oceanography, biogeochemical cycles, and biodiversity in the Central Arctic Ocean: current state of knowledge and directions for future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Coq</w:t>
+                <w:t xml:space="preserve">Maxime Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Igor Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Marit Reigstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Chevillon</w:t>
+                <w:t xml:space="preserve">Silvia G Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454176v1</w:t>
+                <w:t xml:space="preserve">hal-05480562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanography, biogeochemical cycles, and biodiversity in the Central Arctic Ocean: current state of knowledge and directions for future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct contributions of suspended and sinking prokaryotes to mesopelagic carbon budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Geoffroy</w:t>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Polyakov</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marit Reigstad</w:t>
+                <w:t xml:space="preserve">Elisabeth Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia G Acinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-025-01888-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480562v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent transitions to fully planktonic life cycles shaped the global distribution of medusozoans in the epipelagic zone</w:t>
+                <w:t xml:space="preserve">Combining the Underwater Vision Profiler 6 with sediment traps to measure in situ velocity of marine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Boosten</w:t>
+                <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sant</w:t>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (22), pp.e2415979122. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2415979122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381419v1</w:t>
+                <w:t xml:space="preserve">hal-05578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Régimbeau</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bowler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Louise Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Jackson</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109499v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cosnier</w:t>
+                <w:t xml:space="preserve">Antoine Régimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nef</w:t>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138560v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
+                <w:t xml:space="preserve">Independent transitions to fully planktonic life cycles shaped the global distribution of medusozoans in the epipelagic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+                <w:t xml:space="preserve">Manon Boosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bourdais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Bowler</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (22), pp.e2415979122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2415979122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976225v1</w:t>
+                <w:t xml:space="preserve">hal-05381419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+                <w:t xml:space="preserve">Karen Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Luo</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648046v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiny comets under the sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cael</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ads5642⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735106v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735120v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+                <w:t xml:space="preserve">Tiny comets under the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6718), pp.149-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.ads5642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385533v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
+                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), pp.eadl0534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164166v2</w:t>
+                <w:t xml:space="preserve">hal-04735120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
+                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisashi Endo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394784v1</w:t>
+                <w:t xml:space="preserve">hal-04164166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Century-scale carbon sequestration flux throughout the ocean by the biological pump</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Ricour</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-023-01318-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321028v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Century-scale carbon sequestration flux throughout the ocean by the biological pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Barrenechea Angeles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Florian Ricour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Devries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.1105-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01318-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561462v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847226v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9, 14p. :. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Sonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Mouw</w:t>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavino Puggioni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772861v1</w:t>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Gristwood</w:t>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Troublé</w:t>
+                <w:t xml:space="preserve">Inès Barrenechea Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781942v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
+                <w:t xml:space="preserve">Virginie Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">Colleen Mouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gavino Puggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+                <w:t xml:space="preserve">hal-03772861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Etienne Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Adam Gristwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Troublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling uncertainties of particle size distributions and derived fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10524⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847300v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton DNA metabarcoding in four sectors of the SW Atlantic in the context of the global ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling uncertainties of particle size distributions and derived fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Visintini</w:t>
+                <w:t xml:space="preserve">Kelsey Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecología Austral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25260/EA.22.32.3.0.1812⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954546v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton DNA metabarcoding in four sectors of the SW Atlantic in the context of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Wainaina</w:t>
+                <w:t xml:space="preserve">Sergio Velasco Ayuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiarong Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Funing Tian</w:t>
+                <w:t xml:space="preserve">Natalia Visintini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t>
+              <w:t xml:space="preserve">Ecología Austral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.835-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25260/EA.22.32.3.0.1812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781935v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t>
@@ -3524,7829 +3524,8097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t>
+                <w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Cornec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Lacour</w:t>
+                <w:t xml:space="preserve">James Wainaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiarong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funing Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235837v1</w:t>
+                <w:t xml:space="preserve">hal-03781935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Endo</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318806v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational overview of the EXport Processes in the Ocean from RemoTe Sensing (EXPORTS) Northeast Pacific field deployment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason R Graff</w:t>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig M Lee</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Nelson</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2020.00107⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427578v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling aggregate formation and distribution during the Arctic phytoplankton spring bloom in Baffin Bay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Augustin Lafond</w:t>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2021.00001⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872934v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An operational overview of the EXport Processes in the Ocean from RemoTe Sensing (EXPORTS) Northeast Pacific field deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivona Cetinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ramondenc</w:t>
+                <w:t xml:space="preserve">Jason R Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Craig M Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Delahaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norman Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2020.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539195v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+                <w:t xml:space="preserve">Processes controlling aggregate formation and distribution during the Arctic phytoplankton spring bloom in Baffin Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Bork</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.W516-W526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2021.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394809v1</w:t>
+                <w:t xml:space="preserve">hal-03872934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oceans’ twilight zone must be studied now, before it is too late</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Buesseler</w:t>
+                <w:t xml:space="preserve">Simon Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivona Cetinic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-020-00915-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532270v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Organic Particles in the Ocean—Flux Estimates From in situ Optical Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Louise Cavan</w:t>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrian B Burd</w:t>
+                <w:t xml:space="preserve">Peer Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00834⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043052v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oceans’ twilight zone must be studied now, before it is too late</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Ken Buesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Ivona Cetinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7801), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-020-00915-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Particle Size-Flux Relationships and the Biological Pump Across a Range of Plankton Ecosystem States From Coastal to Oligotrophic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sinking Organic Particles in the Ocean—Flux Estimates From in situ Optical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lou Carolin Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Louise Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fender</w:t>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Ohman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Smith</w:t>
+                <w:t xml:space="preserve">Adrian B Burd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00603⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 6, pp.e00834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386832v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From egg to maturity: a closed system for complete life cycle studies of the holopelagic jellyfish Pelagia noctiluca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ferrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (3), pp.207-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M Waite</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Particle Size-Flux Relationships and the Biological Pump Across a Range of Plankton Ecosystem States From Coastal to Oligotrophic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonietta Capotondi</w:t>
+                <w:t xml:space="preserve">Thomas Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jacox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Bowler</w:t>
+                <w:t xml:space="preserve">Mark D. Ohman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kavanaugh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lehodey</w:t>
+                <w:t xml:space="preserve">Matthew Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316446v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Capotondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">Michael Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frouin</w:t>
+                <w:t xml:space="preserve">Maria Kavanaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Rodier</w:t>
+                <w:t xml:space="preserve">Patrick Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864724v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Grébert</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Doré</w:t>
+                <w:t xml:space="preserve">Morgane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772758v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global biogeochemical provinces of the mesopelagic zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Henson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13149⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374172v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tréguer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (9), pp.E2010-E2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667978v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of diatoms and their biogeochemical functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global biogeochemical provinces of the mesopelagic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Jahn</w:t>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.500-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921882v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545318v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of diatoms and their biogeochemical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramondenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Oliver Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1728), pp.20160397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+                <w:t xml:space="preserve">hal-01545318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502974v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An initial carbon export assessment in the Mediterranean Sea based on drifting sediment traps and the Underwater Vision Profiler data sets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Stemann Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.107-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging reveals the biomass of giant protists in the global ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M. Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pieter Vandromme</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature17652⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9791-9800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324873v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502734v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">In situ imaging reveals the biomass of giant protists in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532 (7600), pp.504-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Cross-shelf transport, oxygen depletion, and nitrate release within a forming mesoscale eddy in the eastern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M. Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynnath E. Beckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason P. Landrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holliday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (1), pp.103-121 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233742v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical techniques for remote and in-situ characterization of particles pertinent to GEOTRACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Jo Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilford Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133 (SI), pp.43-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-shelf transport, oxygen depletion, and nitrate release within a forming mesoscale eddy in the eastern Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Holliday</w:t>
+                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.10218⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227857v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Doulcier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia G. Acinas</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768331v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colin</w:t>
+                <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.1044-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234200v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard B. Rivkin</w:t>
+                <w:t xml:space="preserve">Guilhem Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia G. Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 134, pp.432-450. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120262v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
+                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roullier</w:t>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Karoline Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picheral</w:t>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059610v1</w:t>
+                <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical distributions of trace metal concentrations in the northwestern Mediterranean atmospheric aerosol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robin</w:t>
+                <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Rivkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 185 (11), pp.9177-9189. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.432-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-013-3245-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153690v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Type and Concentration of Ballasting Particles on Sinking Rate of Marine Snow Produced by the Appendicularian Oikopleura dioica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075676⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771755v1</w:t>
+                <w:t xml:space="preserve">hal-01059610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does eddy-eddy interaction control surface phytoplankton distribution and carbon export in the North Pacific Subtropical Gyre?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical distributions of trace metal concentrations in the northwestern Mediterranean atmospheric aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JG001984⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185 (11), pp.9177-9189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-013-3245-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502664v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows of Research Manuscripts Among Scientific Journals Reveal Hidden Submission Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Demoinet</w:t>
+                <w:t xml:space="preserve">Effect of Type and Concentration of Ballasting Particles on Sinking Rate of Marine Snow Produced by the Appendicularian Oikopleura dioica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gollner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Kiørboe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1227833⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e75676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644724v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does eddy-eddy interaction control surface phytoplankton distribution and carbon export in the North Pacific Subtropical Gyre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Scott C. Doney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JG001984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical imaging of mesopelagic particles indicates deep carbon flux beneath a natural iron-fertilized bloom in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flows of Research Manuscripts Among Scientific Journals Reveal Hidden Submission Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Demoinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gollner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Friederike Ebersbach</w:t>
+                <w:t xml:space="preserve">D. Ruths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.1130⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 338 (6110), pp.1065 - 1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1227833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502030v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment on &amp;quot;A new procedure to optimize the selection of groups in a classification tree: Applications for ecological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Ibanez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766731v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment on “A new procedure to optimize the selection of groups in a classification tree: Applications for ecological data”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical imaging of mesopelagic particles indicates deep carbon flux beneath a natural iron-fertilized bloom in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Ebersbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.016⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.1130-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667348v1</w:t>
+                <w:t xml:space="preserve">hal-03502030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 5: An advanced instrument for high spatial resolution studies of particle size spectra and zooplankton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Comment on &amp;quot;A new procedure to optimize the selection of groups in a classification tree: Applications for ecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221, pp.2739-2740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502058v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t>
+                <w:t xml:space="preserve">Reply to Comment on “A new procedure to optimize the selection of groups in a classification tree: Applications for ecological data”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George A. Jackson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (23), pp.2739-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03505004v1</w:t>
+                <w:t xml:space="preserve">hal-02667348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure to optimize the selection of groups in a classification tree: applications for ecological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 5: An advanced instrument for high spatial resolution studies of particle size spectra and zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlaine Iddaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.006⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.462-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2010.8.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660464v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure to optimize the selection of groups in a classification tree</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.1951-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480582v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Gastrotricha): new morphological data and description of the spermatozoon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. M. Kristensen</w:t>
+                <w:t xml:space="preserve">A new procedure to optimize the selection of groups in a classification tree: applications for ecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (1), pp.27-34. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (4), pp.451-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10152-009-0163-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535198v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Gastrotricha): new morphological data and description of the spermatozoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Eloire</w:t>
+                <w:t xml:space="preserve">Maria Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">M. Ferraguti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Jackson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Pierboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
+              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10152-009-0163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330349v2</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt;100 μm in the upper kilometer of the South-Eastern Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">A new procedure to optimize the selection of groups in a classification tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Claustre</w:t>
+                <w:t xml:space="preserve">F. Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Miquel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220, pp.451-461, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110507v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting distribution of aggregates &amp;gt;100 µm in the upper kilometre of the South-Eastern Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330289v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt; 100 mu m in the upper kilometer of the South-Eastern Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt;100 μm in the upper kilometer of the South-Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (5), pp.1361-1372. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+              <w:t xml:space="preserve">, 2008, 5, pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494358v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt; 100 mu m in the upper kilometer of the South-Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03494337v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting distribution of aggregates &amp;gt;100 µm in the upper kilometre of the South-Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.871-901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03494353v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.1364-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03494350v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1-2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsh Youngbluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Hosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (3), pp.433-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of aggregates (&amp;gt; 110 mu m) and mesoscale activity in the northeastern Atlantic: Effects on the deep vertical export of surface carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (1), pp.7-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2007.52.1.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11356,619 +11624,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary-scale heterotrophic microbial community modeling assesses metabolic synergy and viral impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Régimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Riddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lombard Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidi Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho Luis Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picoeukaryotic photosynthetic potential is functionally redundant but taxonomically structured at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04321429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the benthic life stage in Medusozoa and colonization of the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11978,269 +12246,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton-based solutions to support life on our planet : 4 CO2 sink carbon and mitigate climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haimanti Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UN Compact. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Science Brief - Big Data in Marine Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canchaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Curry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Foglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Marine Board. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12250,4144 +12518,4144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging sheds light on particle sinking speeds in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2024 - OSM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2024, Nouvelle Orléans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">marc picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Science Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la science de la limnologie et de l'océanographie (ASLO), Jun 2023, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194467v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Science Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la science de la limnologie et de l'océanographie (ASLO), Jun 2023, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540564v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639094v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies for Ocean Sensing project developments in imaging and sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Oxborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Patey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AtlantECO project and imaging activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I/ITAPINA: Imagine/Imaging The Atlantic – A pelagic Imaging Network Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ocean Negative Carbon Emissions (ONCE) - an International Program Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rinkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suttle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024039v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Negative Carbon Emissions (ONCE) - an International Program Initiative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing the biology of the ocean through an integrated genomic and imaging approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Mongoos Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024040v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the biology of the ocean through an integrated genomic and imaging approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Big Data in Marine Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mongoos Workshop</w:t>
+              <w:t xml:space="preserve">7th EMB Forum – Big Data in Marine Science. Supporting the European Green Deal, The EU Biodiversity Strategy, and the Digital Twin Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024052v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data in Marine Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EMB Forum – Big Data in Marine Science. Supporting the European Green Deal, The EU Biodiversity Strategy, and the Digital Twin Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024051v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of Plankton Communities seen by In Situ Imaging, from the Epi to the Mesopelagic Layers of the Global Ocean.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Coppola</w:t>
+                <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coindat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024041v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">Typology of Plankton Communities seen by In Situ Imaging, from the Epi to the Mesopelagic Layers of the Global Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026430v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the depth of sequestration on the estimation of the biogenic carbon sequestered in the world ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic sciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Juan, Puerto Rico, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029412v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Pelagia noctiluca as a model to uncover scyphozoan developmental mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Copley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">At the roots of bilaterian complexity: Insights from early emerging metazoans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Evangelische Akademie Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026399v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean: a Biogeochemical Argo floats approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Euro-Argo Science meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelagia noctiluca as a model to uncover scyphozoan developmental mechanisms.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the depth of sequestration on the estimation of the biogenic carbon sequestered in the world ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the roots of bilaterian complexity: Insights from early emerging metazoans.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Evangelische Akademie Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">Aquatic sciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Juan, Puerto Rico, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024044v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biological Carbon Pump seen through a multi-scale approach of marine sinking aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Particles and Phycospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ascona, Swistzerland, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large DNA viruses of microalgae are predicted to enhance carbon export efficiency in the global sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blan-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Genes to Ecosystem: The example of the Biological Carbon Pump. The Changing Marine Ecosystem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Tara – TKK science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Xiamen, China</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024055v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global in-situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometer of all oceans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">From Genes to Ecosystem: The example of the Biological Carbon Pump. The Changing Marine Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portland, Oregon, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">A Tara – TKK science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024047v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Global in-situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometer of all oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portland, Oregon, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024046v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biological Carbon Pump from genes to the ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes and Effects of Biogeonic Element Cycling in the Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues on modeling linked to climate change impacts on ocean biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Global Challenges for Ocean Sciences and International Policies Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024048v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues on modeling linked to climate change impacts on ocean biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges for Ocean Sciences and International Policies Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024057v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tara Ocean Program: Structuring International Scientific Cooperation with South America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Conception, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Oceans: The Biological Carbon Pump from Genes to Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hawaii, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution finale du défi ENVIROMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The planktonic social network of the biological carbon pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES. Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Florida, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial carbon pump and DOC : responses to environmental drivers and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consilience Workshop, Projet européen OCEAN CERTAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the microbial carbon pump in the globally changing ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seoul, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the microbial carbon pump in the globally changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER Open Science Conference - Future Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the microbial carbon pump have biogeochemical significance in the globally changing ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16397,633 +16665,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using new observations and Machine Learning to improve organic sinking processes in the PlankTOM global ocean biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Denvil-Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and characterization of Hemiaulus aggregates in the eastern Pacific Ocean using in-situ observations and optical systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean, an approach with Biogeochemical Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D’ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Portland, Oregon (USA), United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021819v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of deep phytoplankton biomass maxima in the global ocean, an approach with Biogeochemical Argo floats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Distribution and characterization of Hemiaulus aggregates in the eastern Pacific Ocean using in-situ observations and optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Portland, Oregon (USA), United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021820v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological pump processes are driven by microbial networks in the global oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17033,481 +17301,481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-228, 2021, 978-1-78405-733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Science Publishing LTD, 2020, 9781786305862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microbiomes de l'océan : une démarche à haut débit pour une compréhension globale et systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Palka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiodiversité : un nouveau regard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 161 - 185, editions matériologiques, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être vivant dans son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etonnant vivant. Découvertes et promesses du XXIème siècle (Livre blanc).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17517,265 +17785,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaged-based analysis of the global distribution of zooplankton biomass through a habitat modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Panaïotis Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17785,105 +18053,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARBOMICS: The biological CARBon pump from OMICs to ecoSystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oceanography. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04019021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId591"/>
+      <w:footerReference w:type="default" r:id="rId599"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18030,51 +18298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Reigstad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415979122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cael" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads5642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Devries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01318-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velasco Ayuso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Visintini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25260/EA.22.32.3.0.1812" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Siegel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Cetini&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Graff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Nelson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.00107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Cetinic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-00915-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fender" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00603" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13149" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0397" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jo Richardson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Gardner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.09.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnath E. Beckley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Landrum" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holliday" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10218" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3245-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ki&#248;rboe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075676" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demoinet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gollner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruths" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227833" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766731v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667348v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFJMH9KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660464v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCB207P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480582v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iba&#241;ez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calcagno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535198v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balsamo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraguti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierboni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Kristensen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-009-0163-x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110507v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252473v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867698v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johns" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knoll" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043150v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canchaya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Curry" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Foglini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024049v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024040v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jiao" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rinkevich" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robinson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suttle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Abbate" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024052v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024051v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029412v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024044v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraus" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copley" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentzsch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024053v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024043v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blan-Mathieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaneko" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Endo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024055v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024054v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024057v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024058v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024060v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024059v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024056v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947181v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rivkin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947622v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947621v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946839v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivkin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021819v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villareal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Anderson" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021820v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923240v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bezin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04019021v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Reigstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415979122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads5642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Devries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01318-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velasco Ayuso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Visintini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25260/EA.22.32.3.0.1812" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Siegel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Cetini&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Graff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M Lee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Nelson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.00107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Cetinic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-00915-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fender" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kelly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smith" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00603" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13149" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0397" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437158v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Stemann Larsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.08.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227857v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnath E. Beckley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Landrum" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holliday" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10218" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502737v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jo Richardson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Gardner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.09.007" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153690v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3245-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771755v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ki&#248;rboe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075676" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502664v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001984" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644724v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demoinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gollner" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruths" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227833" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766731v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667348v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.016" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFJMH9KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.006" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCB207P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balsamo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraguti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierboni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Kristensen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-009-0163-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480582v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iba&#241;ez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calcagno" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110507v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252473v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867698v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johns" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knoll" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043150v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canchaya" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Curry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Foglini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024049v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024040v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jiao" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rinkevich" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robinson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suttle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Abbate" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024052v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024051v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024044v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraus" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copley" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentzsch" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024045v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029412v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024053v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024043v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blan-Mathieu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaneko" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Endo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024055v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024054v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024057v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024058v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024060v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024059v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024056v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947181v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rivkin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947622v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947621v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946839v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivkin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021820v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021819v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villareal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Anderson" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923240v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bezin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04019021v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>