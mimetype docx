--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -349,1771 +349,1901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless deformation of fluid interfaces by acoustic radiation pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Problem Solving for a Porous Acoustical Multilayered System Based on the Transfer Matrix Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yassine Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Chikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39464-0⟩</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/acoustics7040079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207248v1</w:t>
+                <w:t xml:space="preserve">hal-05576147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk reduction in a piezoelectric phononic plate induced by electrical boundary conditions: Application to multi-element transducers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contactless deformation of fluid interfaces by acoustic radiation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sisombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106638⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.14703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39464-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856701v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water–air interface deformation by transient acoustic radiation pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sisombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (17), pp.174901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0112969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Distortion Ratio Enhancement Using Multiple Pulse-Echo Method (MPEM) for Evaluation of B/A Nonlinear Parameter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crosstalk reduction in a piezoelectric phononic plate induced by electrical boundary conditions: Application to multi-element transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.106638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2947068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955033v1</w:t>
+                <w:t xml:space="preserve">hal-03856701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acoustic Distortion Ratio Enhancement Using Multiple Pulse-Echo Method (MPEM) for Evaluation of B/A Nonlinear Parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (3), pp.643-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2947068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741376v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer contributions to the nonlinear acoustic radiation from stratified media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741043v1</w:t>
+                <w:t xml:space="preserve">hal-01741376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Bragg gaps induced by electric boundary conditions in phononic piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.093503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4943138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable phononic crystals based on piezoelectric composites with 1-3 connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139, pp.3296 - 3302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4950725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layer contributions to the nonlinear acoustic radiation from stratified media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63, pp.23 - 30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 72, pp.34 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627834v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing capability of a phononic crystal based on a hollow metallic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Croënne</w:t>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Christophe Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew N. Norris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Robert Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.1314-1321. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.23 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056961v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of acoustic waves using a foam-like metallic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Focusing capability of a phononic crystal based on a hollow metallic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew N. Norris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801642⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.1314-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809854v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Negative refraction of acoustic waves using a foam-like metallic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">G. Haw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.144103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01672150v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of elastic waves in 2D phononic crystals : contribution of resonant transmissions to the construction of the image of a point source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Haumesser</w:t>
+                <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3676177⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (5), pp.622 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783381v1</w:t>
+                <w:t xml:space="preserve">hal-01672150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Negative refraction of elastic waves in 2D phononic crystals : contribution of resonant transmissions to the construction of the image of a point source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.0414054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3676177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the moisture content in phenolic resin via acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (7), pp.074911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2356787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2123,2911 +2253,2911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation sub-longueur d’onde des ondes élastiques de volume dans la gamme du MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Wavelength Energy Focusing Through a Fabry-Pérot Based MHz Elastic Extraordinary Acoustic Transmission System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a Fabry-Perot based elastic EAT system at MHz regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP; SFA, Jan 2024, Loch Lomond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation d’une interface eau-air par la force de radiation acoustique en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Sisombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of the elastic wave propagation in a piezoelectric plate: reduction of the crosstalk in a multi- element ultrasonic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linyu Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2853-2856, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of the elastic wave propagation in a piezoelectric plate: reduction of the cross-talk in a multi-element ultrasonic transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linyu Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Bragg band gaps in piezocomposite phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual acoustic behavior in a large frequency range of a foam-like metallic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Workshop on Acoustic Transduction Materials and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, State College, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing capability of a phononic crystal based on a hollow metallic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refraction of waves using a phononic crystal made of metal-based microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental exploration of imaging properties of a two-dimensional flat lens made of phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.2491-2494, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfraction d'une onde longitudinale à travers un cristal phononique solide immergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.D. Manga</w:t>
+                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morvan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808170v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572206v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537201v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the water content in phenolic resin plates via nonlinear ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sweden. pp.517-520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2956272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation through a plate immersed in water : theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1782-1785, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudospectral simulations of elastic waves propagation in heterogeneous nonlinear hysteretic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission through and reflection from a fluid elastic layer : quasi-linear approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Workshop of Russian Acoustical Society (RAS) and French Acoustical Society (SFA) as part of XVI Meeting of Russian Acoustical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Russia. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00247437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic parametric imaging of metallic samples using nonlinear acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Joint Workshop of Russian Acoustical Society (RAS) and French Acoustical Society (SFA) as part of XVI Meeting of Russian Acoustical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00247440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5037,114 +5167,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion acoustique par des coques cylindriques limitées immergées. On des hélicoïdales: analyse des réponses temporelles et identification complète des résonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Havre, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5212,51 +5342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="309BE4D5"/>
+    <w:nsid w:val="E27139D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-haumesser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8958-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076086135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Norris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Norris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraeve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-haumesser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8958-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076086135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Norris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Norris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>