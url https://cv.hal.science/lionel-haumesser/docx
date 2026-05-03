--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3086,269 +3086,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual acoustic behavior in a large frequency range of a foam-like metallic structure</w:t>
+                <w:t xml:space="preserve">Focusing capability of a phononic crystal based on a hollow metallic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Workshop on Acoustic Transduction Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, State College, PA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818089v1</w:t>
+                <w:t xml:space="preserve">hal-00934424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing capability of a phononic crystal based on a hollow metallic structure</w:t>
+                <w:t xml:space="preserve">Unusual acoustic behavior in a large frequency range of a foam-like metallic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2013 International Workshop on Acoustic Transduction Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, State College, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934424v1</w:t>
+                <w:t xml:space="preserve">hal-00818089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
@@ -4187,277 +4187,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+                <w:t xml:space="preserve">hal-00808170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808170v1</w:t>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E27139D3"/>
+    <w:nsid w:val="A4C1850E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-haumesser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8958-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076086135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Norris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Norris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-haumesser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8958-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076086135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Norris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Norris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>