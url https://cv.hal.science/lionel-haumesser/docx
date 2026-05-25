--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -596,248 +596,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–air interface deformation by transient acoustic radiation pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+                <w:t xml:space="preserve">Crosstalk reduction in a piezoelectric phononic plate induced by electrical boundary conditions: Application to multi-element transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0112969⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.106638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843079v1</w:t>
+                <w:t xml:space="preserve">hal-03856701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk reduction in a piezoelectric phononic plate induced by electrical boundary conditions: Application to multi-element transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Fei</w:t>
+                <w:t xml:space="preserve">Water–air interface deformation by transient acoustic radiation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sisombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.106638. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (17), pp.174901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0112969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856701v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Distortion Ratio Enhancement Using Multiple Pulse-Echo Method (MPEM) for Evaluation of B/A Nonlinear Parameter</w:t>
               </w:r>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linyu Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2853-2856, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linyu Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum (FA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4187,277 +4187,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808170v1</w:t>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+                <w:t xml:space="preserve">hal-00808170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4C1850E"/>
+    <w:nsid w:val="02FFCEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-haumesser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8958-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076086135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Norris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Norris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-haumesser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8958-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076086135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Norris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Bok" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyu Fei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Norris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>