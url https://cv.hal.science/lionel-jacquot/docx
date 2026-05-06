--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,9677 +66,9973 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du travail-institution à l'institution managériale. Penser la rationalisation institutionnelle du travail avec Durkheim et au-delà</w:t>
+                <w:t xml:space="preserve">Ce que manager veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jacquot</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le "fait social" de Durkheim. Actualités au prisme de quelques recherches contemporaines</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 28, https://journals.openedition.org/nrt/21599, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165k0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545779v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Dominique Glaymann, Isabelle Chambost (dir.). </w:t>
+                <w:t xml:space="preserve">hal-05609155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps au travail, corps travaillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Ingrid Volery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'université en voie de dislocation ? La managérialisation de l'ESR à l'œuvre</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.2019, 2019, 978-2-7492-6417-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que manager veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165jd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert, La communauté disloquée. Essai sur le déclin d’une vallée industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kwx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations organisationnelles et conventions de gestion des ressources humaines dans les tribunaux judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1), pp.77-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111993ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Michel Offerlé, Ce qu’un patron peut faire. Une sociologie politique des patronats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur le travail : emploi, activité, organisation</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Innovation et travail, 22, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaëtan Flocco, Frédéric Mougeot et Clément Ruffier (sous la direction de). Le travail des dominations. De l'emprise aux résistances. Toulouse, Octarès</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Marie-Anne Dujarier, Troubles dans le travail. Sociologie d’une catégorie de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail des dominations. De l'emprise aux résistances</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.15174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autre travail éducatif. Personnels non enseignants et division du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anne-Marie Arborio, Paul Bouffartigue et Annie Lamanthe (sous la direction de). Crise(s) et mondes du travail. Toulouse, Octarès</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’autre travail éducatif, 20, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.11305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et magistrat•es : une gestion des ressources humaines (GRH) en miettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970444v1</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler à l’assurance maladie. Du projet politique au projet gestionnaire</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actu Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire marcher les salarié-e-s. La fabrication des corps et l’enrôlement des subjectivités à l’usine de chaussures de Bata-Hellocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation dans le travail</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Social Sciences and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/ISSM/26675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonization of Naive Roots from Populus tremula × alba Involves Successive Waves of Fungi and Bacteria with Different Trophic Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Thierry Colin</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02541-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans la peau. Les figures du corps dans la sociologie du travail contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation dans le travail</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin T.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les professions intermédiaires : des métiers d'interface au cœur de l'entreprise</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Alain Dewerpe, Les mondes de l’industrie. L’Ansaldo, un capitalisme à l’italienne, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et dons</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.6385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Matthieu de Nanteuil, Rendre justice au travail, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence au travail</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.20507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler plus ! Présentation du corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Paye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et dons</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management par les dispositifs et dispositions à manager. De la standardisation du travail d'encadrement au travail d’organisation des encadrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités au travail. Analyses et controverses</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (40), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.040.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Thibault le Texier, Le maniement des hommes. Essai sur la rationalité managériale, Paris, La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Thillot. Les mines et le textile, 2000 ans d’histoire en Haute-Moselle</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement, L’Âge du faire. Hacking, travail, anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quel dialogue social ?, 8, pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.180.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est la critique en sociologie du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La question du consentement au travail</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Santé au travail : regards sociologiques, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvertures critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et intensité du travail</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Santé au travail : regards sociologiques, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harvey, Brève Histoire du néolibéralisme, Paris, Les Prairies ordinaires, coll. « Penser/Croiser », 2014, 320 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps de travail et temps libre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04563071v1</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Indépendance et salariat, 2014 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaignot, La Servitude volontaire. Esclavages et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Travail et organisation dans le secteur public : la fascination du privé ?, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on penser le travail par le don ? De la mise en œuvre du paradigme du don contre-don en sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité clivée des &amp;quot;managers de proximité&amp;quot; : un travail entre violence symbolique et soutien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 167, pp.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’impérialisme à l’épreuve de la mondialisation : grandeur et décadence de l’industrie textile vosgienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société d'Emulation du département des Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°17, pp.77-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management moderne et politique du travail : le mouvement ouvrier face à l’emprise managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 3-4, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique du temps choisi : quelles &amp;quot;équations temporelles&amp;quot; personnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 4, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie du temps choisi. Les ambivalences des 35 heures dans une caisse régionale d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 84, pp.83-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et Management Publics [2002-2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement et réduction du temps de travail, modes de gouvernement des organisations et différenciations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté de droit, économie et administration de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 2, pp.293-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction du temps de travail et pratique de gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°92, pp.115-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des métiers qualifiés mais précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 204, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations et division du travail dans l'industrie textile vosgienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 5, pp.112-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des intermittents pour de nombreux intervenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 204, pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations organisationnelles et nouvelles formes de mobilisation de la force de travail dans l'industrie textile : vers un néotaylorisme flexible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail-Emploi-Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 1-2, pp.121-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle organisation temporelle et intensification du travail : le cas de l'industrie textile en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n° 74-75, pp.272-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;modernisation&amp;quot; de la gestion des ressources humaines des magistrat·es comme réponse à la crise de la justice ou l'incohérente managérialisation d'une bureaucratie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIièmes Journées Internationales de Sociologie du Travail : "Organiser, désorganiser, réorganiser le travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Centre Pierre Naville, Jul 2024, Evry Val d'Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous ne voulons plus d'une justice qui n'écoute pas et chronomètre tout&amp;quot; : les magistrat·es à l'épreuve du travail empêché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième édition du Festival International de Sociologie : "Au chevet du travail : les enjeux de la santé au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Laboratoire "territoire, travail, âge, santé", Oct 2024, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université à l’épreuve de la bureaucratisation néolibérale. La RSE face aux vents contraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Nancy, Jul 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des mobilités dans la justice. Enjeux de GRH et de carrières des magistrat·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie : "Intersections, circulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation contrainte et incrémentale des chef·fes de juridiction français·es dans la création d'outils de GRH : l'exemple des référentiels &amp;quot;charge de travail des magistrat·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Rendez-vous international de l'innovation en justice "La Justice en innovations : politiques, institutions, dispositifs et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International de l'Innovation en Justice, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’une technobureaucratie universitaire à l’heure du New Public Management. Les nouvelles frontières de la prescription et de l’encadrement des activités à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIièmes Journées Internationales de Sociologie du travail : « Les frontières du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques psychosociaux au travail (RPS) comme révélateurs des frontières entre groupes professionnels au sein d'un Conseil Départemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIièmes Journées Internationales de Sociologie du travail : « Les frontières du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les chefs de juridiction organisent le travail des magistrats : exemples de juridictions du Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magistrats : un corps saisi par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission Recherche Droit &amp; Justice, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux et management dans une collectivité territoriale : les encadrants à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation du Management et santé/sécurité au travail : études de cas Séminaire GIS GESTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs qu’il nous faut : management et managers à l’usine de Bata-Hellocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler, vivre et penser Bata ? Territoire et vie quotidienne à Bataville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPER BATALAB, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bata et le bataïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Travailler, vivre et penser Bata" ? Territoire et vie quotidienne à Bataville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de gestion budgétaires et de gestion des emplois à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Belbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARIANE OG MUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État néolibéral versus État social / Managérialisme versus professionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail face à la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des corps et l’enrôlement des subjectivités à l’usine Bata : sociohistoire d’une anatomie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième édition du Festival International de Sociologie « La fabrication des corps au XXIe siècle. Éduquer, soigner, augmenter, identifier »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement du sociologue vs la sociologie de l’engagement. Pour une pensée dialectique du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès de l’Association Française de Sociologie "Les dominations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’enrôlement et dispositions des agents d’enrôlement : la fabrique de l’habitus managérial dans une caisse primaire d’assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès de l’Association Française de Sociologie "Les dominations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle gestion publique et modernisation managériale à l’assurance maladie. Le travail de l’intermédiation hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler à l’Assurance Maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie du travail à l’épreuve de la mesure des « risques psychosociaux ». À propos d’une intervention sociologique dans une collectivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIièmes Journées Internationales de Sociologie du travail : "Mesures et démesures du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre METICES; Institut de Sociologie (ULB), Jan 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que manager veut dire. Une lecture bourdieusienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu et le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et néolibéralisme. Les managers de proximité face aux nouveaux modes de gouvernement des organismes de Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Sociologie, "Le modèle des professions en question : apports et limites du professionnalisme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Sep 2008, Oslo, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de la &amp;quot;nouvelle gouvernance&amp;quot; de la Sécurité sociale : la rationalisation de la mobilisation et de la gestion des personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIièmes Journées Internationales de Sociologie du travail : Restructurations, précarisations et valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Jun 2007, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation de l’école : les établissements publics et leurs personnels à l’épreuve du néo-libéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L’emploi dans les fonctions publiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESIJE/EFPE, Mar 2006, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du rapport salarial dans le secteur sanitaire et social : rationalisations libérales et relations au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hirlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xièmes Journées de Sociologie du travail : Relations au travail, relations de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Nov 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de régulation à l’intérieur des temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pause-café.. Au-delà du réel..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre psychothérapique de Nancy, Feb 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement ouvrier face à l’emprise du management moderne : pour en finir avec la lutte des classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Marx International IV : "Guerre impériale, guerre sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-X Nanterre, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du travail à l’épreuve de l’hégémonie managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études : "La représentation économique de l’acteur au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLERSE/USTL, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation : la flexibilité du travail et de l’emploi dans les collectivités territoriales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes Journées de Sociologie du travail : Contraintes, normes et compétences au travail – Les régimes de mobilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Journées internationales de sociologie du travail, "Contraintes, normes et compétences au travail: les régimes de mobilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pierre Naville (Université d'Ivry Val d'Essone), Travail et Mobilité (Université Paris X-Nanterre), Nov 2003, Paris, France. pp.321-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction et rationalisation des temps de travail. Confrontations monographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIèmes Journées de Sociologie du Travail : Marchés et différenciations sociales. Approches comparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Jun 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la durée du travail et intensification du travail à l’aune de la production allégée – l’actualisation d’une affinité élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Setti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Organisation, intensité du travail, qualité du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEE/CEPREMAP/LAST, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle organisation temporelle et intensification du travail. Le cas de l’industrie textile en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIèmes Journées de Sociologie du Travail : Temps, statuts et conditions du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Jun 1999, Bologne (Italy), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin du paternalisme et crise du modèle productif : un nouveau rapport salarial dans l’industrie textile vosgienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIèmes Journées de Sociologie du Travail : Divisions du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Nov 1997, Blankenberge, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations organisationnelles et nouvelles formes de mobilisation de la force de travail dans l’industrie textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanences et mutations des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPO, May 1997, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du travail-institution à l'institution managériale. Penser la rationalisation institutionnelle du travail avec Durkheim et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Marcel, Frédéric Moulène. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le "fait social" de Durkheim. Actualités au prisme de quelques recherches contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.247-265, 2024, Annales Littéraires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication d'une technobureaucratie universitaire à l'heure du New Public Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Glaymann, Isabelle Chambost (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L'université en voie de dislocation ? La managérialisation de l'ESR à l'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et conflictualité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Brice Monier; Martine Paindorge; Simon Paye. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...101 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-270, 2023, La pierre et l'écrit, 978-2-7061-5223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bata et le bataïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Brice Monier; Martine Paindorge; Simon Paye. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-116, 2023, La pierre et l'écrit, 978-2-7061-5223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd'hui, le management est horizontal : il n'y a plus de chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Dujarier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...88 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Idées reçues sur le travail : emploi, activité, organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.215-220, 2023, Idées reçues, 979-10-3180581-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les chefs qu'il nous faut » : management et managers à l'usine de Bata-Hellocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Brice Monier; Martine Paindorge; Simon Paye. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...128 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-244, 2023, La pierre et l'écrit, 978-2-7061-5223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dominations et résistances dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actu Recherche</w:t>
-[...66 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Gaëtan Flocco, Frédéric Mougeot et Clément Ruffier (sous la direction de). Le travail des dominations. De l'emprise aux résistances. Toulouse, Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement du sociologue vs la sociologie de l’engagement. Pour une pensée dialectique du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaëtan Flocco; Frédéric Mougeot; Clément Ruffier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Social Sciences and Management Journal</w:t>
-[...124 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail des dominations. De l'emprise aux résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès éditions, 2019, 978-2-36630-088-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les politiques publiques en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Anne-Marie Arborio, Paul Bouffartigue et Annie Lamanthe (sous la direction de). Crise(s) et mondes du travail. Toulouse, Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle gestion publique et modernisation managériale à l’assurance maladie. Le travail de l’intermédiation hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sacha Leduc; Jorge Muñoz </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Travailler à l’assurance maladie. Du projet politique au projet gestionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR Presses Universitaires de Rennes, pp.53-73, 2015, Des sociétés, 978-2-7535-3994-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division du travail de l'intermédiation hiérarchique dans l'innovation managériale ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand, Frédéric Moatty, Guillaume Tiffon (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L'innovation dans le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.243-254, 2014, 978-é-36630-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La santé comme enjeu des relations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Aballéa; Arnaud Mias. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Éditions, pp.173- 176, 2014, Le travail en débats, 978-2-36630-028-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division du travail de l’intermédiation hiérarchique dans l’innovation managériale ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">L'innovation dans le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.243-254, 2014, Le travail en débats. Série Colloques &amp; congrès, 978-2-36630-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le responsable d’unité dans la construction automobile : le management de proximité face au Lean management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadet J.-P. ; Guitton C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les professions intermédiaires : des métiers d'interface au cœur de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.125-134, 2013, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de l’intermédiation hiérarchique : le don sans le contre-don ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Travail et dons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.143-161, 2011, 978-8143-0097-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être manager opérationnel : de l’exercice de la violence à la violence de l’exercice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marnix Dressen, Jean-Pierre Durand (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La violence au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.53-63, 2011, 978-2-915346-95-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer, est-ce consentir, s’engager ou donner ? La coopération dans les organisations, quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Travail et dons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.19-32, 2011, 978-2-8143-0097-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur et à l’épreuve de la modernisation de la Sécurité sociale. La difficile (re)construction de l’identité professionnelle des managers de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Causer, Jean-Pierre Durand, William Gasparini (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les identités au travail. Analyses et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.139-148, 2009, 978-2-913346-70-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie textile vosgienne dans les nouvelles formes de la division internationale du travail : crise et rationalisation du modèle de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Rothiot, Jean-Pierre Husson, Pierre Heili (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le Thillot. Les mines et le textile, 2000 ans d’histoire en Haute-Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'émulation des Vosges, pp.367-380, 2008, 2-952166-7-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser au-delà de l’activité : la possibilité d’une politique de travail. Usages de soi et temps devant soi dans une structure médico-sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand, William Gasparini (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.51-64, 2007, 978-2-913346-51-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;consentement paradoxal&amp;quot; à la &amp;quot;servitude volontaire&amp;quot; : les collectifs de travail en danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand, Marie-Christine Le Floch (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La question du consentement au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.273-282, 2006, 2-7475-9927-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la durée du travail et intensification du travail à l’aune de la production allégée – l’actualisation d’une affinité élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Askenazy, Damien Cartron, Frédéric de Coninck, Michel Gollac (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Organisation et intensité du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.474-484, 2006, 2-915346-32-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle organisation temporelle et intensification du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Durand, Alain Pichon (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...914 lines deleted...]
-                <w:t xml:space="preserve">hal-04535976v1</w:t>
+              <w:t xml:space="preserve">Temps de travail et temps libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, pp.25-36, 2001, 2-8041-3538-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agents territoriaux à l’épreuve des troubles du travail. Enquête dans un conseil départemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Lorraine, A paraître, Coll. "Travail et organisations", Thierry Colin &amp; Lionel Jacquot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bataville (1931-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.384, 2023, La pierre et l'écrit, 9782706152238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l'engagement. Objets-Formes-Trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. PUN Edulor, pp.377, 2017, 978-2-8143-0311-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. PUN Edulor, pp.342, 2017, 978-2-8143-0312-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, gouvernementalité managériale et néolibéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, 253 p., 2016, Logiques sociales. Série Sociologie de la gestion, 978-2-343-08049-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enrôlement du travail : comprendre la machinerie managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUN-Éd. universitaires de Lorraine, 111 p., 2014, Pour ainsi dire, 978-2-8143-0190-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et structures du salariat (Tome 1 : De la construction sociale du rapport salarial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, 978-2-8143-0051-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boulayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, 978-2-8143-0052-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et dons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, Lionel Jacquot, 978-2-8143-0097-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du travail et de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2010, 978-2-7298-6070-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du salariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boulayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, Paris, 2008, Forum IRTS-Lorraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du travail à l'épreuve de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.314, 2003, Forum-IRTS Lorraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00213469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.39-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et magistrat·es : une gestion des ressources humaines (GRH) en miettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musso, Le temps de l’État-Entreprise. Berlusconi, Trump, Macron, Paris, Fayard, 2019, 352 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire Durkheim et Mauss. Émotions : religions, arts, politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leveratto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Biennales Durkheim-Mauss "Sociétés, cultures et religion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Epinal, France. Presses universitaires de Nancy-Éditions universitaires de Lorraine, 268 p., 2014, 978-2-8143-0213-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617082v1</w:t>
-              </w:r>
-[...176 lines deleted...]
-                <w:t xml:space="preserve">hal-02970458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et magistrat.es : une GRH en miettes ? Une analyse contextualiste, comparative et pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission Droit et justice; CEREFIGE, Université de Lorraine. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur les risques psychosociaux dans un conseil départemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bertrand</w:t>
+                <w:t xml:space="preserve">Guillaume Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - 2L2S. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi des dispositifs de gestion transversaux sont-ils des leviers d'intégration dans les organisations publiques complexes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nord</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Belbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] progamme ARIANE vague 3 du CPER 2015-2020. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur les risques psychosociaux au conseil général X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission Droit et justice; CEREFIGE, Université de Lorraine. 2022</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche sur l'Education et l'Emploi - Université Nancy 2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employment in the public sector: a transnational and European analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desmarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - 2L2S. 2020</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe de Recherche sur l'Education et l'Emploi - Université Nancy 2. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réduction du temps de travail en Lorraine : enjeux, négociations et pratiques des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] progamme ARIANE vague 3 du CPER 2015-2020. 2019</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n° 55, DARES, Université de Nancy 2. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...317 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562663v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-02931135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management du travail et travail du management. Contribution pour une sociologie des formes de mobilisation et des modes d’usage de la force de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d’Evry Val-D’Essonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04563205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9746,114 +10042,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation du modèle de production et expérience du travail : l'industrie textile vosgienne à l'épreuve de la modernisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Nancy 2, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998NAN21019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10000,51 +10296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01617148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Setti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sidi Ali Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111993ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ISSM/26675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4936" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6385" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20507" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3231" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2981" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.180.0073" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1520" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1596" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625075v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563091v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562650v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00213469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7807" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04563205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN21019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165k0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111993ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ISSM/26675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.180.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Setti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sidi Ali Cherif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01617148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00213469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7807" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04563205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN21019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>