--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -595,204 +595,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension. Michel Offerlé, Ce qu’un patron peut faire. Une sociologie politique des patronats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Innovation et travail, 22, pp.271-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563249v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04535988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Marie-Anne Dujarier, Troubles dans le travail. Sociologie d’une catégorie de pensée</w:t>
               </w:r>
@@ -1671,209 +1671,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Management par les dispositifs et dispositions à manager. De la standardisation du travail d'encadrement au travail d’organisation des encadrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (40), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.040.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travailler plus ! Présentation du corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.3231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962733v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02970456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Thibault le Texier, Le maniement des hommes. Essai sur la rationalité managériale, Paris, La Découverte</w:t>
               </w:r>
@@ -2441,165 +2441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Management moderne et politique du travail : le mouvement ouvrier face à l’emprise managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 3-4, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’impérialisme à l’épreuve de la mondialisation : grandeur et décadence de l’industrie textile vosgienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société d'Emulation du département des Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n°17, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563153v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04535986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du temps choisi : quelles &amp;quot;équations temporelles&amp;quot; personnelles ?</w:t>
               </w:r>
@@ -2825,50 +2825,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réduction du temps de travail et pratique de gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°92, pp.115-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aménagement et réduction du temps de travail, modes de gouvernement des organisations et différenciations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2877,139 +2959,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté de droit, économie et administration de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n° 2, pp.293-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535979v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04535980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des métiers qualifiés mais précaires</w:t>
               </w:r>
@@ -3311,98 +3311,1979 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, n° 74-75, pp.272-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication d'une technobureaucratie universitaire à l'heure du New Public Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Glaymann, Isabelle Chambost (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'université en voie de dislocation ? La managérialisation de l'ESR à l'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du travail-institution à l'institution managériale. Penser la rationalisation institutionnelle du travail avec Durkheim et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Marcel, Frédéric Moulène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le "fait social" de Durkheim. Actualités au prisme de quelques recherches contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.247-265, 2024, Annales Littéraires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et conflictualité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Brice Monier; Martine Paindorge; Simon Paye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-270, 2023, La pierre et l'écrit, 978-2-7061-5223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bata et le bataïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Brice Monier; Martine Paindorge; Simon Paye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-116, 2023, La pierre et l'écrit, 978-2-7061-5223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd'hui, le management est horizontal : il n'y a plus de chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Dujarier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur le travail : emploi, activité, organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.215-220, 2023, Idées reçues, 979-10-3180581-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les chefs qu'il nous faut » : management et managers à l'usine de Bata-Hellocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot; Brice Monier; Martine Paindorge; Simon Paye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bataville (1931-2001) : ville-usine de la chaussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-244, 2023, La pierre et l'écrit, 978-2-7061-5223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement du sociologue vs la sociologie de l’engagement. Pour une pensée dialectique du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaëtan Flocco; Frédéric Mougeot; Clément Ruffier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail des dominations. De l'emprise aux résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès éditions, 2019, 978-2-36630-088-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dominations et résistances dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaëtan Flocco, Frédéric Mougeot et Clément Ruffier (sous la direction de). Le travail des dominations. De l'emprise aux résistances. Toulouse, Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les politiques publiques en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne-Marie Arborio, Paul Bouffartigue et Annie Lamanthe (sous la direction de). Crise(s) et mondes du travail. Toulouse, Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle gestion publique et modernisation managériale à l’assurance maladie. Le travail de l’intermédiation hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sacha Leduc; Jorge Muñoz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler à l’assurance maladie. Du projet politique au projet gestionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR Presses Universitaires de Rennes, pp.53-73, 2015, Des sociétés, 978-2-7535-3994-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division du travail de l'intermédiation hiérarchique dans l'innovation managériale ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand, Frédéric Moatty, Guillaume Tiffon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation dans le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.243-254, 2014, 978-é-36630-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La santé comme enjeu des relations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Aballéa; Arnaud Mias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Éditions, pp.173- 176, 2014, Le travail en débats, 978-2-36630-028-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division du travail de l’intermédiation hiérarchique dans l’innovation managériale ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation dans le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.243-254, 2014, Le travail en débats. Série Colloques &amp; congrès, 978-2-36630-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le responsable d’unité dans la construction automobile : le management de proximité face au Lean management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadet J.-P. ; Guitton C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les professions intermédiaires : des métiers d'interface au cœur de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.125-134, 2013, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de l’intermédiation hiérarchique : le don sans le contre-don ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et dons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.143-161, 2011, 978-8143-0097-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être manager opérationnel : de l’exercice de la violence à la violence de l’exercice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marnix Dressen, Jean-Pierre Durand (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.53-63, 2011, 978-2-915346-95-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer, est-ce consentir, s’engager ou donner ? La coopération dans les organisations, quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et dons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.19-32, 2011, 978-2-8143-0097-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur et à l’épreuve de la modernisation de la Sécurité sociale. La difficile (re)construction de l’identité professionnelle des managers de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Causer, Jean-Pierre Durand, William Gasparini (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les identités au travail. Analyses et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.139-148, 2009, 978-2-913346-70-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie textile vosgienne dans les nouvelles formes de la division internationale du travail : crise et rationalisation du modèle de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Rothiot, Jean-Pierre Husson, Pierre Heili (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Thillot. Les mines et le textile, 2000 ans d’histoire en Haute-Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'émulation des Vosges, pp.367-380, 2008, 2-952166-7-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser au-delà de l’activité : la possibilité d’une politique de travail. Usages de soi et temps devant soi dans une structure médico-sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand, William Gasparini (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.51-64, 2007, 978-2-913346-51-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la durée du travail et intensification du travail à l’aune de la production allégée – l’actualisation d’une affinité élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Askenazy, Damien Cartron, Frédéric de Coninck, Michel Gollac (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation et intensité du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.474-484, 2006, 2-915346-32-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;consentement paradoxal&amp;quot; à la &amp;quot;servitude volontaire&amp;quot; : les collectifs de travail en danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Durand, Marie-Christine Le Floch (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question du consentement au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.273-282, 2006, 2-7475-9927-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle organisation temporelle et intensification du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Durand, Alain Pichon (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps de travail et temps libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, pp.25-36, 2001, 2-8041-3538-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;modernisation&amp;quot; de la gestion des ressources humaines des magistrat·es comme réponse à la crise de la justice ou l'incohérente managérialisation d'une bureaucratie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3418,237 +5299,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIièmes Journées Internationales de Sociologie du Travail : "Organiser, désorganiser, réorganiser le travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Centre Pierre Naville, Jul 2024, Evry Val d'Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous ne voulons plus d'une justice qui n'écoute pas et chronomètre tout&amp;quot; : les magistrat·es à l'épreuve du travail empêché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième édition du Festival International de Sociologie : "Au chevet du travail : les enjeux de la santé au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Laboratoire "territoire, travail, âge, santé", Oct 2024, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université à l’épreuve de la bureaucratisation néolibérale. La RSE face aux vents contraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Nancy, Jul 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des mobilités dans la justice. Enjeux de GRH et de carrières des magistrat·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3664,73 +5545,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l'Association Française de Sociologie : "Intersections, circulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation contrainte et incrémentale des chef·fes de juridiction français·es dans la création d'outils de GRH : l'exemple des référentiels &amp;quot;charge de travail des magistrat·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3746,992 +5627,992 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Rendez-vous international de l'innovation en justice "La Justice en innovations : politiques, institutions, dispositifs et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International de l'Innovation en Justice, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’une technobureaucratie universitaire à l’heure du New Public Management. Les nouvelles frontières de la prescription et de l’encadrement des activités à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIièmes Journées Internationales de Sociologie du travail : « Les frontières du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques psychosociaux au travail (RPS) comme révélateurs des frontières entre groupes professionnels au sein d'un Conseil Départemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIièmes Journées Internationales de Sociologie du travail : « Les frontières du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les chefs de juridiction organisent le travail des magistrats : exemples de juridictions du Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magistrats : un corps saisi par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission Recherche Droit &amp; Justice, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux et management dans une collectivité territoriale : les encadrants à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation du Management et santé/sécurité au travail : études de cas Séminaire GIS GESTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs qu’il nous faut : management et managers à l’usine de Bata-Hellocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler, vivre et penser Bata ? Territoire et vie quotidienne à Bataville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPER BATALAB, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bata et le bataïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Travailler, vivre et penser Bata" ? Territoire et vie quotidienne à Bataville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de gestion budgétaires et de gestion des emplois à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Belbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARIANE OG MUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État néolibéral versus État social / Managérialisme versus professionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail face à la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des corps et l’enrôlement des subjectivités à l’usine Bata : sociohistoire d’une anatomie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième édition du Festival International de Sociologie « La fabrication des corps au XXIe siècle. Éduquer, soigner, augmenter, identifier »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement du sociologue vs la sociologie de l’engagement. Pour une pensée dialectique du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès de l’Association Française de Sociologie "Les dominations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’enrôlement et dispositions des agents d’enrôlement : la fabrique de l’habitus managérial dans une caisse primaire d’assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès de l’Association Française de Sociologie "Les dominations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle gestion publique et modernisation managériale à l’assurance maladie. Le travail de l’intermédiation hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler à l’Assurance Maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie du travail à l’épreuve de la mesure des « risques psychosociaux ». À propos d’une intervention sociologique dans une collectivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4747,858 +6628,858 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIièmes Journées Internationales de Sociologie du travail : "Mesures et démesures du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre METICES; Institut de Sociologie (ULB), Jan 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que manager veut dire. Une lecture bourdieusienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu et le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et néolibéralisme. Les managers de proximité face aux nouveaux modes de gouvernement des organismes de Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Sociologie, "Le modèle des professions en question : apports et limites du professionnalisme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Sep 2008, Oslo, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de la &amp;quot;nouvelle gouvernance&amp;quot; de la Sécurité sociale : la rationalisation de la mobilisation et de la gestion des personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIièmes Journées Internationales de Sociologie du travail : Restructurations, précarisations et valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Jun 2007, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation de l’école : les établissements publics et leurs personnels à l’épreuve du néo-libéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L’emploi dans les fonctions publiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESIJE/EFPE, Mar 2006, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du rapport salarial dans le secteur sanitaire et social : rationalisations libérales et relations au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hirlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xièmes Journées de Sociologie du travail : Relations au travail, relations de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Nov 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de régulation à l’intérieur des temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pause-café.. Au-delà du réel..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre psychothérapique de Nancy, Feb 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement ouvrier face à l’emprise du management moderne : pour en finir avec la lutte des classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Marx International IV : "Guerre impériale, guerre sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-X Nanterre, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXème Journées internationales de sociologie du travail, "Contraintes, normes et compétences au travail: les régimes de mobilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pierre Naville (Université d'Ivry Val d'Essone), Travail et Mobilité (Université Paris X-Nanterre), Nov 2003, Paris, France. pp.321-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du travail à l’épreuve de l’hégémonie managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études : "La représentation économique de l’acteur au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLERSE/USTL, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation : la flexibilité du travail et de l’emploi dans les collectivités territoriales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes Journées de Sociologie du travail : Contraintes, normes et compétences au travail – Les régimes de mobilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction et rationalisation des temps de travail. Confrontations monographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIèmes Journées de Sociologie du Travail : Marchés et différenciations sociales. Approches comparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Jun 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la durée du travail et intensification du travail à l’aune de la production allégée – l’actualisation d’une affinité élective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5614,2145 +7495,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Organisation, intensité du travail, qualité du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEE/CEPREMAP/LAST, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle organisation temporelle et intensification du travail. Le cas de l’industrie textile en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIèmes Journées de Sociologie du Travail : Temps, statuts et conditions du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Jun 1999, Bologne (Italy), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations organisationnelles et nouvelles formes de mobilisation de la force de travail dans l’industrie textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanences et mutations des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPO, May 1997, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin du paternalisme et crise du modèle productif : un nouveau rapport salarial dans l’industrie textile vosgienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIèmes Journées de Sociologie du Travail : Divisions du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIST, Nov 1997, Blankenberge, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563498v1</w:t>
-              </w:r>
-[...1948 lines deleted...]
-                <w:t xml:space="preserve">hal-04563071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7783,64 +7783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agents territoriaux à l’épreuve des troubles du travail. Enquête dans un conseil départemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Lorraine, A paraître, Coll. "Travail et organisations", Thierry Colin &amp; Lionel Jacquot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7897,63 +7897,63 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.384, 2023, La pierre et l'écrit, 9782706152238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7962,1001 +7962,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagements et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. PUN Edulor, pp.342, 2017, 978-2-8143-0312-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02174303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de l'engagement. Objets-Formes-Trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. PUN Edulor, pp.377, 2017, 978-2-8143-0311-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, gouvernementalité managériale et néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 253 p., 2016, Logiques sociales. Série Sociologie de la gestion, 978-2-343-08049-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enrôlement du travail : comprendre la machinerie managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUN-Éd. universitaires de Lorraine, 111 p., 2014, Pour ainsi dire, 978-2-8143-0190-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et structures du salariat (Tome 1 : De la construction sociale du rapport salarial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. PUN Edulor, pp.342, 2017, 978-2-8143-0312-6</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, 978-2-8143-0051-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">l'Harmattan, 253 p., 2016, Logiques sociales. Série Sociologie de la gestion, 978-2-343-08049-9</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boulayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, 978-2-8143-0052-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUN-Éd. universitaires de Lorraine, 111 p., 2014, Pour ainsi dire, 978-2-8143-0190-0</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et dons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, Lionel Jacquot, 978-2-8143-0097-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formes et structures du salariat (Tome 1 : De la construction sociale du rapport salarial)</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du travail et de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010, 978-2-7298-6070-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boulayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Nancy. 2011</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Paris, 2008, Forum IRTS-Lorraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du travail à l'épreuve de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.314, 2003, Forum-IRTS Lorraine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00213469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Durkheim et Mauss. Émotions : religions, arts, politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...406 lines deleted...]
-                <w:t xml:space="preserve">halshs-00213469v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leveratto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Biennales Durkheim-Mauss "Sociétés, cultures et religion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Epinal, France. Presses universitaires de Nancy-Éditions universitaires de Lorraine, 268 p., 2014, 978-2-8143-0213-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.39-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et magistrat·es : une gestion des ressources humaines (GRH) en miettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8965,337 +9174,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Musso, Le temps de l’État-Entreprise. Berlusconi, Trump, Macron, Paris, Fayard, 2019, 352 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.7807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970458v1</w:t>
-              </w:r>
-[...207 lines deleted...]
-                <w:t xml:space="preserve">hal-01617082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9448,64 +9448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur les risques psychosociaux dans un conseil départemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - 2L2S. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9527,195 +9527,195 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi des dispositifs de gestion transversaux sont-ils des leviers d'intégration dans les organisations publiques complexes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Belbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] progamme ARIANE vague 3 du CPER 2015-2020. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur les risques psychosociaux au conseil général X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche sur l'Education et l'Emploi - Université Nancy 2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10296,51 +10296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165k0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111993ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ISSM/26675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.180.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Setti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sidi Ali Cherif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01617148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00213469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7807" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04563205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN21019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165k0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111993ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ISSM/26675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3231" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.180.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Setti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bihan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2079/9782706152238/bataville-1931-2001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01617148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sidi Ali Cherif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirlet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563456v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563496v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Monier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paindorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00213469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveratto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7807" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04563205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN21019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>