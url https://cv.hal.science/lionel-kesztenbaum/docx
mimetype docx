--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -373,400 +373,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering lost French citizenship through reintegration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Hanlon. 2023. Death Control in the West 1500-1800: Sex Ratios at Baptism in Italy, France and England. Routledge, 328 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kesztenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popsoc.619.0001⟩</w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.536-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2404.0586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04811351v1</w:t>
+                <w:t xml:space="preserve">hal-05198641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hanlon. 2023. Death Control in the West 1500-1800: Sex Ratios at Baptism in Italy, France and England. Routledge, 328 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kesztenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (4), pp.586-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2404.0586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Hanlon. 2023. Death Control in the West 1500-1800: Sex Ratios at Baptism in Italy, France and England. Routledge, 328 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering lost French citizenship through reintegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kesztenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2404.0586⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 619, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.619.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05198641v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04811351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering lost French citizenship through reintegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kesztenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 619, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.619.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488305v1</w:t>
@@ -3756,51 +3756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mesl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padr.70031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04811355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00961442241277144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lepoutre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.619.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2404.0586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2302.0301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cogneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51964/hlcs9557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Escafr&#233;-Dublet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.583.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Postel-Vinay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.110.0035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Dubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.133.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Rosenthal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69Z5D1N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2013.827988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1402.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Oris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050711001574" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q17GLXPS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Ferrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh.2009.39.4.523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.702.0221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mesl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padr.70031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04811355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00961442241277144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2404.0586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lepoutre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.619.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2302.0301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cogneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51964/hlcs9557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Escafr&#233;-Dublet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.583.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Postel-Vinay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.110.0035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Dubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.133.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Rosenthal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69Z5D1N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2013.827988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1402.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Oris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050711001574" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q17GLXPS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Ferrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh.2009.39.4.523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.702.0221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>