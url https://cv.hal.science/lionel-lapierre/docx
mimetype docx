--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -806,1053 +806,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-manifold probabilistic Iterative Closest Point: Application to underwater karst exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dynamically Reconfigurable Autonomous Underwater Robot for Karst Exploration: Design and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Breux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02783649221101418⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (9), pp.3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22093379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182013v3</w:t>
+                <w:t xml:space="preserve">hal-03929843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamically Reconfigurable Autonomous Underwater Robot for Karst Exploration: Design and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Tho Dang</w:t>
+                <w:t xml:space="preserve">On-manifold probabilistic Iterative Closest Point: Application to underwater karst exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Breux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (9), pp.3379. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9-10), pp.875-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22093379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02783649221101418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929843v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption of Control Schemes for the Pioneer 3DX Mobile Robot: Models and Evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karst exploration: Unconstrained attitude dynamic control for an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Druon</w:t>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.#108321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-021-01374-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04073356v1</w:t>
+                <w:t xml:space="preserve">lirmm-03477919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Consumption of Control Schemes for the Pioneer 3DX Mobile Robot: Models and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Jaïem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Troesch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Druon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-021-01374-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613168v1</w:t>
+                <w:t xml:space="preserve">lirmm-04073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-Actuated Underwater Robots: Configuration Matrix Design and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Tho Dang</w:t>
+                <w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lepinay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.7729-7760. </w:t>
+              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.56-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21227729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03587052v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Over-Actuated Underwater Robots: Configuration Matrix Design and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Tho Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.7729-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21227729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261663v1</w:t>
+                <w:t xml:space="preserve">lirmm-03587052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach-angle-based three-dimensional indirect adaptive fuzzy path following of under-actuated AUV with input saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+                <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102486⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.567-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03475241v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst exploration: Unconstrained attitude dynamic control for an AUV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach-angle-based three-dimensional indirect adaptive fuzzy path following of under-actuated AUV with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ropars</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijia Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 219, pp.#108321. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.#102486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03477919v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03475241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevation Angle Estimations of Wide-Beam Acoustic Sonar Measurements for Autonomous Underwater Karst Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Breux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1899,103 +1899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Fuzzy-Logic-Based Guidance and Control of Marine Surface Vehicles and Underwater Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2042,77 +2042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Magnetic Tracking of Subsea Cable by AUV in the Presence of Sensor Noise and Ocean Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (2), pp.311-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,77 +2289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear guidance and fuzzy control for three-dimensional path following of an underactuated autonomous underwater vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146, pp.457-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid underwater robotic vehicles: the state-of-the-art and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zemin Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,51 +2894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth transition of AUV motion control: From fully-actuated to under-actuated configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Path Following Control of Multiple Homogeneous Underactuated AUVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,500 +3550,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Diving Control of an AUV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topology gradient optimization in 2D and 3D for the design of microwave components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2008.10.006⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.50 (issue 10), pp.2739-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355547v1</w:t>
+                <w:t xml:space="preserve">hal-00349188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based optimization of packaged integrated microwave circuits exploiting reduced electromagnetic models.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Diving Control of an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol.50 (Issue 3), pp.688-691. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.92-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349179v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00355547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Path-Following Control of an AUV</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient-based optimization of packaged integrated microwave circuits exploiting reduced electromagnetic models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2008.923554⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.50 (Issue 3), pp.688-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00326227v1</w:t>
+                <w:t xml:space="preserve">hal-00349179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology gradient optimization in 2D and 3D for the design of microwave components.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Nonlinear Path-Following Control of an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2008.923554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349188v1</w:t>
+                <w:t xml:space="preserve">lirmm-00326227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Path Following Control of an AUV</w:t>
               </w:r>
@@ -4139,259 +4139,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsingular Path Following Control of a Unicycle in the Presence of Parametric Modelling Uncertainties</w:t>
+                <w:t xml:space="preserve">Combined Path Following and Obstacle Avoidance Control of a Wheeled Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pascoal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.485-503. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.1075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364907076790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127991v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Path Following and Obstacle Avoidance Control of a Wheeled Robot</w:t>
+                <w:t xml:space="preserve">Nonsingular Path Following Control of a Unicycle in the Presence of Parametric Modelling Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didik Soeatanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pascoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.31. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.485-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364907076790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127995v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREESUB: Navigation Guidance and Control of an IAUV</w:t>
               </w:r>
@@ -4994,899 +4994,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kostia Roncin</w:t>
+                <w:t xml:space="preserve">Estimation of particle size in turbid water using ultrasonic attenuation - Application for immersed cave exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2303-2306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999782v1</w:t>
+                <w:t xml:space="preserve">hal-03240215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of particle size in turbid water using ultrasonic attenuation - Application for immersed cave exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240215v1</w:t>
+                <w:t xml:space="preserve">hal-02999782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration Matrix Design of Over-Actuated Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Tho Dang</w:t>
+                <w:t xml:space="preserve">An approach for Fault Tolerant and Performance Guarantee Autonomous Robotic Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ropars</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+              <w:t xml:space="preserve">AHS 2019 - NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. pp.87-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AHS.2019.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129591v1</w:t>
+                <w:t xml:space="preserve">hal-02160494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for Fault Tolerant and Performance Guarantee Autonomous Robotic Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lambert</w:t>
+                <w:t xml:space="preserve">Configuration Matrix Design of Over-Actuated Marine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Tho Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Crestani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHS 2019 - NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. pp.87-94, </w:t>
+              <w:t xml:space="preserve">OCEANS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AHS.2019.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160494v1</w:t>
+                <w:t xml:space="preserve">hal-02129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic mapping of a karst aquifer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Formal Method for Mission Controller Generation of a Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAROS 2017 - 18th Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Guildford, United Kingdom. pp.586-600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64107-2_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01904361v1</w:t>
+                <w:t xml:space="preserve">lirmm-01589007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based control for robotic observation of marine diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Robotic mapping of a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadpiroon Onmek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01588991v1</w:t>
+                <w:t xml:space="preserve">lirmm-01904361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Method for Mission Controller Generation of a Mobile Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Quaternion based control for robotic observation of marine diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadpiroon Onmek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2017 - 18th Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Guildford, United Kingdom. pp.586-600, </w:t>
+              <w:t xml:space="preserve">OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64107-2_48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8085006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01589007v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01588991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Performance Guarantee for Autonomous Mobile Robotic Mission: An Approach for Hardware and Software Resources Management</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Autonomous Robots Using Mission Performance Guided Resources Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Jaïem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
@@ -5904,307 +5904,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2016 - 17th Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SysTol: Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01310965v1</w:t>
+                <w:t xml:space="preserve">lirmm-01591460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Step Toward Mobile Robots Autonomy: Energy Estimation Models</w:t>
+                <w:t xml:space="preserve">Toward Performance Guarantee for Autonomous Mobile Robotic Mission: An Approach for Hardware and Software Resources Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Jaïem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAROS 2016 - 17th Annual Conference Towards Autonomous Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Sheffield, United Kingdom. pp.177-188, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40379-3_18⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Sheffield, United Kingdom. pp.189-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40379-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01310961v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01310965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Autonomous Robots Using Mission Performance Guided Resources Allocation</w:t>
+                <w:t xml:space="preserve">A Step Toward Mobile Robots Autonomy: Energy Estimation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Jaïem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol: Control and Fault-Tolerant Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAROS 2016 - 17th Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Sheffield, United Kingdom. pp.177-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40379-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01591460v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01310961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thruster's dead-zones compensation for the actuation system of an underwater vehicle</w:t>
               </w:r>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIL Simulator for AUV with ContrACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6809,51 +6809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Tracking: Combined Path Following and Trajectory Tracking for Autonomous Underwater Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,51 +6911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00629343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance Enhancement using Autonomy Adaptation for Autonomous Mobile Robots</w:t>
+                <w:t xml:space="preserve">Reliability Improvement in Control Architecture for Mobile Robots: Implementation using COTAMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
@@ -6986,106 +6986,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol: Control and Fault-Tolerant Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Douai, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00547856v1</w:t>
+                <w:t xml:space="preserve">lirmm-00547842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Adaptive Control Architecture to Enhance Mobile Robot Reliability</w:t>
+                <w:t xml:space="preserve">Fault Tolerance Enhancement using Autonomy Adaptation for Autonomous Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
@@ -7116,777 +7107,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2010 - 11th Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SysTol: Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.24-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5676030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00547852v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00547856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Methodology in Control Architecture to improve Mobile Robot Reliability</w:t>
+                <w:t xml:space="preserve">Using Adaptive Control Architecture to Enhance Mobile Robot Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.1018-1023</w:t>
+              <w:t xml:space="preserve">TAROS 2010 - 11th Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Plymouth, United Kingdom. pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00547867v1</w:t>
+                <w:t xml:space="preserve">lirmm-00547852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance Based Collision Avoidance of Coordinated Nonholonomic Autonomous Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+                <w:t xml:space="preserve">Global Methodology in Control Architecture to improve Mobile Robot Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6064-6069</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan. pp.1018-1023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733806v1</w:t>
+                <w:t xml:space="preserve">lirmm-00547867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Improvement in Control Architecture for Mobile Robots: Implementation using COTAMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Guidance Based Collision Avoidance of Coordinated Nonholonomic Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Crestani</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Douai, France</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6064-6069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00547842v1</w:t>
+                <w:t xml:space="preserve">hal-00733806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistencies Evaluation Mechanisms for an Hybrid Control Architecture with Adaptive Autonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Hardware-in-the-loop simulators for multiple vehicle scenario : survey on existing solutions and proposal of a new architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Crestani</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00386063v1</w:t>
+                <w:t xml:space="preserve">lirmm-00812884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Path Following Control of Multiple Wheeled Mobile Robots Through Decentralized Speed Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+                <w:t xml:space="preserve">Inconsistencies Evaluation Mechanisms for an Hybrid Control Architecture with Adaptive Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parodi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.4547-4552</w:t>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733800v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00386063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-loop simulators for multiple vehicle scenario : survey on existing solutions and proposal of a new architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated Path Following Control of Multiple Wheeled Mobile Robots Through Decentralized Speed Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.225-230</w:t>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.4547-4552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00812884v1</w:t>
+                <w:t xml:space="preserve">hal-00733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Path following Control of Multiple Nonholonomic Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bremen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7933,90 +7933,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced design of microwave components using shape optimisation and ceramic stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Technology and Techniques Workshop, MTTW 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.INCONNU</w:t>
@@ -8045,103 +8045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology gradient optimization applied to the design of a dual-mode filter including a dielectric resonator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.THP1D-03</w:t>
@@ -8170,51 +8170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thetis: A Real-Time Multi-Vehicles Hybrid Simulator for Heterogeneous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,1086 +8259,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Path Following and Obstacle Avoidance Control of a Unicycle-type Robot</w:t>
+                <w:t xml:space="preserve">Simultaneous Path Following and Obstacle Avoidance Control of a Unicycle-type Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVCS'07: Advances in Vehicle Control and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Buenos Aires (Argentina), France. pp.6</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00128027v1</w:t>
+                <w:t xml:space="preserve">lirmm-00128022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Singular Path-Following, Control of Wheeled Robots with velocity actuator saturations</w:t>
+                <w:t xml:space="preserve">Concurrent Path Following and Obstacle Avoidance Control of a Unicycle-type Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovany Indiveri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France, France. pp.6</w:t>
+              <w:t xml:space="preserve">AVCS'07: Advances in Vehicle Control and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Buenos Aires (Argentina), France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00326236v1</w:t>
+                <w:t xml:space="preserve">lirmm-00128027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Path Following and Obstacle Avoidance Control of a Unicycle-type Robot</w:t>
+                <w:t xml:space="preserve">Non-Singular Path-Following, Control of Wheeled Robots with velocity actuator saturations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Zapata</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovany Indiveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Roma, Italy</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00128022v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00326236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des échos de signaux acoustiques diffractés pour le suivi de fond des véhicules autonomes sous-marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Diving Control of an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.150-155</w:t>
+              <w:t xml:space="preserve">MCMC'06: Manoeuver and Control of Marine Craft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbon (Portugal), France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109283v1</w:t>
+                <w:t xml:space="preserve">lirmm-00128024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la Robustesse dans le Cas de la Détection de Fond par Diffraction Acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+                <w:t xml:space="preserve">Mouvements optimisés pour une propulsion anguilliforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMM: Caractérisation du Milieu Marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.140-145</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109273v1</w:t>
+                <w:t xml:space="preserve">lirmm-00311708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Gait Generation for Anguiliform Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parodi</w:t>
+                <w:t xml:space="preserve">Analyse des échos de signaux acoustiques diffractés pour le suivi de fond des véhicules autonomes sous-marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.150-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102844v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H160: un véhicule sous-marin autonome dédié à l'exploration des eaux peu profondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
+                <w:t xml:space="preserve">Amélioration de la Robustesse dans le Cas de la Détection de Fond par Diffraction Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMM: Caractérisation du Milieu Marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.24</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00109554v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Diving Control of an AUV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized Gait Generation for Anguiliform Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCMC'06: Manoeuver and Control of Marine Craft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2006.4393885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00128024v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements optimisés pour une propulsion anguilliforme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parodi</w:t>
+                <w:t xml:space="preserve">H160: un véhicule sous-marin autonome dédié à l'exploration des eaux peu profondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMM: Caractérisation du Milieu Marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00311708v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Following Control for an Eel-Like Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reactive Control Approach for Pipeline Inspection with an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro K. Paim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Brest, France. pp.460-465, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511759⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2005, Washington, DC, United States. pp.201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2005.1639762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106474v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactive Control Approach for Pipeline Inspection with an AUV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro K. Paim</w:t>
+                <w:t xml:space="preserve">Path Following Control for an Eel-Like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Washington, DC, United States. pp.201-206, </w:t>
+              <w:t xml:space="preserve">, Jul 2005, Brest, France. pp.460-465, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2005.1639762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106473v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9509,51 +9509,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Acoustic Navigation Scheme for Heterogenous Autonomous Underwater Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9646,165 +9646,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Robots Part I: current systems and problem pose</w:t>
+                <w:t xml:space="preserve">Underwater Robots Part II: Existing Solutions and Open Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Robotics - Towards New Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-360, 2006, 978-3-86611-314-5</w:t>
+              <w:t xml:space="preserve">Mobile Robotics – Towards New Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.362-398, 2006, 978-3-86611-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127996v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Robots Part II: Existing Solutions and Open Issues</w:t>
+                <w:t xml:space="preserve">Underwater Robots Part I: current systems and problem pose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Robotics – Towards New Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.362-398, 2006, 978-3-86611-314-5</w:t>
+              <w:t xml:space="preserve">Mobile Robotics - Towards New Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-360, 2006, 978-3-86611-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10013,51 +10013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED243D67"/>
+    <w:nsid w:val="A35DB3E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10244,51 +10244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-lapierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4320-2118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirado Rajaomarosata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tho Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182013v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649221101418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03587052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03477919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoyang Yu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0401-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2768105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01387784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Ben Abdelali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6090247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemin Niu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiu Zuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023697X.2015.1038322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bibuli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzzone Gabriele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2011.2181784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9269-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5759B88777C692B7E75669BFE57ED936706681D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2219541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bruzzone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZFK58DS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Assadi-Haghi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLPKX37M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2008.923554" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pascoal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didik Soeatanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2006.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GX6W1RS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQJVDJBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907076790" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SN89BCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijme.2004.a2.3504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01588991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8085006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01589007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64107-2_48" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904368v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zereik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961463" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2009.5278212" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Indiveri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128022v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109283v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2006.4393885" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511759" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro K. Paim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2005.1639762" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Xu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/underwater_vehicles/cooperative_acoustic_navigation_scheme_for_heterogenous_autonomous_underwater_vehicles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6719" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-lapierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4320-2118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirado Rajaomarosata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tho Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182013v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649221101418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03477919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03587052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoyang Yu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0401-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2768105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01387784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Ben Abdelali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6090247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemin Niu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiu Zuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023697X.2015.1038322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bibuli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzzone Gabriele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2011.2181784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9269-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5759B88777C692B7E75669BFE57ED936706681D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2219541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bruzzone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Assadi-Haghi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23751" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLPKX37M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.10.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZFK58DS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2008.923554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pascoal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didik Soeatanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2006.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GX6W1RS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907076790" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SN89BCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127991v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQJVDJBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijme.2004.a2.3504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01589007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64107-2_48" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01588991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8085006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904368v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zereik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961463" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2009.5278212" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Indiveri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102844v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2006.4393885" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106473v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro K. Paim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2005.1639762" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511759" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Xu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/underwater_vehicles/cooperative_acoustic_navigation_scheme_for_heterogenous_autonomous_underwater_vehicles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6719" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>