--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1274,291 +1274,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vena</w:t>
+                <w:t xml:space="preserve">Over-Actuated Underwater Robots: Configuration Matrix Design and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.7729-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21227729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613168v1</w:t>
+                <w:t xml:space="preserve">lirmm-03587052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-Actuated Underwater Robots: Configuration Matrix Design and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Tho Dang</w:t>
+                <w:t xml:space="preserve">Short-Range Submarine Radio System for Localization of Remotely Operated Underwater Vehicles and Cave Divers in Fresh Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.7729-7760. </w:t>
+              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.56-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21227729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46620/21-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03587052v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater robots provide similar fish biodiversity assessments as divers on coral reefs</w:t>
               </w:r>
@@ -4139,259 +4139,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Path Following and Obstacle Avoidance Control of a Wheeled Robot</w:t>
+                <w:t xml:space="preserve">Nonsingular Path Following Control of a Unicycle in the Presence of Parametric Modelling Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lepinay</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didik Soeatanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pascoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.31. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.485-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364907076790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127995v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsingular Path Following Control of a Unicycle in the Presence of Parametric Modelling Uncertainties</w:t>
+                <w:t xml:space="preserve">Combined Path Following and Obstacle Avoidance Control of a Wheeled Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pascoal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lepinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.485-503. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.1075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364907076790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127991v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREESUB: Navigation Guidance and Control of an IAUV</w:t>
               </w:r>
@@ -4994,252 +4994,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of particle size in turbid water using ultrasonic attenuation - Application for immersed cave exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240215v1</w:t>
+                <w:t xml:space="preserve">hal-02999782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kostia Roncin</w:t>
+                <w:t xml:space="preserve">Estimation of particle size in turbid water using ultrasonic attenuation - Application for immersed cave exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2303-2306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999782v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for Fault Tolerant and Performance Guarantee Autonomous Robotic Mission</w:t>
               </w:r>
@@ -5628,51 +5628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7486,338 +7486,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-loop simulators for multiple vehicle scenario : survey on existing solutions and proposal of a new architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+                <w:t xml:space="preserve">Inconsistencies Evaluation Mechanisms for an Hybrid Control Architecture with Adaptive Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parodi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.225-230</w:t>
+              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00812884v1</w:t>
+                <w:t xml:space="preserve">lirmm-00386063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistencies Evaluation Mechanisms for an Hybrid Control Architecture with Adaptive Autonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Coordinated Path Following Control of Multiple Wheeled Mobile Robots Through Decentralized Speed Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Crestani</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAR: Control Architectures of Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.4547-4552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00386063v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Path Following Control of Multiple Wheeled Mobile Robots Through Decentralized Speed Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+                <w:t xml:space="preserve">Hardware-in-the-loop simulators for multiple vehicle scenario : survey on existing solutions and proposal of a new architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.4547-4552</w:t>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733800v1</w:t>
+                <w:t xml:space="preserve">lirmm-00812884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Path following Control of Multiple Nonholonomic Vehicles</w:t>
               </w:r>
@@ -7842,51 +7842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bremen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8170,51 +8170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thetis: A Real-Time Multi-Vehicles Hybrid Simulator for Heterogeneous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,51 +8632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements optimisés pour une propulsion anguilliforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,51 +8917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Gait Generation for Anguiliform Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9123,222 +9123,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactive Control Approach for Pipeline Inspection with an AUV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro K. Paim</w:t>
+                <w:t xml:space="preserve">Path Following Control for an Eel-Like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Washington, DC, United States. pp.201-206, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2005.1639762⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2005, Brest, France. pp.460-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106473v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Following Control for an Eel-Like Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reactive Control Approach for Pipeline Inspection with an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro K. Paim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Brest, France. pp.460-465, </w:t>
+              <w:t xml:space="preserve">, Sep 2005, Washington, DC, United States. pp.201-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2005.1639762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106474v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9646,165 +9646,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Robots Part II: Existing Solutions and Open Issues</w:t>
+                <w:t xml:space="preserve">Underwater Robots Part I: current systems and problem pose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Robotics – Towards New Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.362-398, 2006, 978-3-86611-314-5</w:t>
+              <w:t xml:space="preserve">Mobile Robotics - Towards New Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-360, 2006, 978-3-86611-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Robots Part I: current systems and problem pose</w:t>
+                <w:t xml:space="preserve">Underwater Robots Part II: Existing Solutions and Open Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Robotics - Towards New Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-360, 2006, 978-3-86611-314-5</w:t>
+              <w:t xml:space="preserve">Mobile Robotics – Towards New Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.362-398, 2006, 978-3-86611-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00127996v1</w:t>
+                <w:t xml:space="preserve">lirmm-00127997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10013,51 +10013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A35DB3E2"/>
+    <w:nsid w:val="E7D1492A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10244,51 +10244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-lapierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4320-2118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirado Rajaomarosata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tho Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182013v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649221101418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03477919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03587052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoyang Yu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0401-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2768105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01387784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Ben Abdelali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6090247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemin Niu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiu Zuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023697X.2015.1038322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bibuli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzzone Gabriele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2011.2181784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9269-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5759B88777C692B7E75669BFE57ED936706681D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2219541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bruzzone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Assadi-Haghi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23751" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLPKX37M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.10.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZFK58DS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2008.923554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pascoal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didik Soeatanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2006.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GX6W1RS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907076790" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SN89BCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127991v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQJVDJBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijme.2004.a2.3504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01589007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64107-2_48" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01588991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8085006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904368v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zereik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961463" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2009.5278212" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Indiveri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102844v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2006.4393885" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106473v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro K. Paim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2005.1639762" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511759" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Xu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/underwater_vehicles/cooperative_acoustic_navigation_scheme_for_heterogenous_autonomous_underwater_vehicles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6719" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-lapierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4320-2118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirado Rajaomarosata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103366" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04576223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ja&#239;em" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02058-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tho Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182013v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649221101418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03477919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lepinay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01374-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03587052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20144028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoyang Yu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0401-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2768105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lasbouygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.10.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01387784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Ben Abdelali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6090247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemin Niu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiu Zuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023697X.2015.1038322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bibuli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzzone Gabriele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2011.2181784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9269-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5759B88777C692B7E75669BFE57ED936706681D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2219541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bruzzone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Assadi-Haghi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23751" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLPKX37M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.10.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZFK58DS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2008.923554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pascoal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didik Soeatanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2006.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GX6W1RS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQJVDJBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907076790" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SN89BCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijme.2004.a2.3504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2019.00009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01589007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64107-2_48" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01588991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8085006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01591460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40379-3_18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02015563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353505" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Hermoso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01904368v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zereik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961463" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parodi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2009.5278212" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Indiveri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00311708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102844v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2006.4393885" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511759" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro K. Paim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2005.1639762" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733797v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Xu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhan Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/underwater_vehicles/cooperative_acoustic_navigation_scheme_for_heterogenous_autonomous_underwater_vehicles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6719" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>