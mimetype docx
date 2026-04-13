--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -86,53 +86,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lionel-larre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0009-7313-8397</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">077180445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -279,453 +300,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconquerable: The Story of John Ross, Chief of the Cherokees, 1828-1866.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Milton Oskison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Nebraska Press. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la nation cherokee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.285, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskison, John Milton. Tales of the Old Indian Territory and Essays on the Indian Condition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Nebraska Press, pp.665, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes de la réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béghain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Climas, pp.329, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographie amérindienne: pouvoir et résistance de l'écriture de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.299, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du sauvage dans la culture nord-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.236, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -735,2121 +756,2086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la Covid, l'histoire se répète pour les Amérindiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pandémie de Covid-19. Expériences américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'IHEAL, 2022, Colectivo 1, 9782371541641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur, la source et la souveraineté intellectuelle des Amérindiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la (post-)racialité aux Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a Cherokee author reclaimed rhetorical sovereignty, and how it was denied to him: the case of John Milton Oskison's biography of John Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">title of the book not yet defined</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bon Reel Injun est-il toujours un Indien mort ? 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Construction de l'Ouest américain (1865-1895) dans le cinéma hollywoodien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milton Oskison, interprète de l’Indien moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antolin, Pascale and Schmitt, Arnaud and Barrett, Susan and Veyret, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figure du passeur: transmission et mobilités culturelles dans les mondes anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.83--99, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mad narrator as historian : Sir Alexander Cuming among the Cherokees (1730)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Stevens-Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaëck, Nathalie and Mallier, Clara and Schmitt, Arnaud and Girard, Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mad Narrators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.127--146, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de l’altérité selon Oskison, auteur Cherokee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pellerin, Simone and Chini, Danielle and Marie-Laverrou, Florence and Parsons, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration de l’altérité : formes et procédures. Regards croisés sur les aires anglophones et hispanophones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.105--114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une hallebarde dans la prairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspari, Fabienne and Marie-Laverrou, Florence and Parsons, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres avec l’autre dans les cultures anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La survivance par le récit de soi dans les autobiographies amérindiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’homme ‘sauvage’, l’anthropologue et le musée, ou la problématique d’Ishi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delory-Momberger, Christine and Niewiadomsky, Christophe. </w:t>
+              <w:t xml:space="preserve">Béghain, Véronique and Larré, Lionel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre/Survivre: Récits de résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Téraèdre, pp.127--134, 2009</w:t>
+              <w:t xml:space="preserve">La Fabrique du Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.51--60, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542042v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme ‘sauvage’, l’anthropologue et le musée, ou la problématique d’Ishi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La survivance par le récit de soi dans les autobiographies amérindiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béghain, Véronique and Larré, Lionel. </w:t>
+              <w:t xml:space="preserve">Delory-Momberger, Christine and Niewiadomsky, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique du Sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.51--60, 2009</w:t>
+              <w:t xml:space="preserve">Vivre/Survivre: Récits de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, pp.127--134, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542053v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Occom: A Paradigm of Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pellerin, Simone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Before Yesterday: The Long History of Native American Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.35--46, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la représentation et de la réception des Amérindiens dans Reservation Dogs, de Sterlin Harjo et Taika Waititi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12hw5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avènement des lumières amérindiennes : la prise de parole des intellectuels amérindiens du début du XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lumières Autochtones : autogouvernance, expressions artistiques, éducation, 16, pp.32-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/leaves.vi16.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amérindiens de l’ère progressiste à la reconquête de leur souveraineté intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.9026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Snatched from oblivion”: John L. Stephens, wilderness, and Maya history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Voyageurs et naturalistes, 9, pp.103 - 122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollywood Indian Sidekicks and American Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.33 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/essais.3768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources du vivant / Recursos del mundo vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5/6, pp.3--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5-6, pp.3-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bartram a-t-il inventé l'Indien écologiste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.11--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursos del mundo vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5-6, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milton Oskison and Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Indian Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.3--33</w:t>
+              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.3-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542141v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : l'invention de l'indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.3-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie signifiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.3-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">John Milton Oskison and Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Indian Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.3--33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05422205v1</w:t>
+                <w:t xml:space="preserve">hal-01542141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gangs politiques de New York selon Martin Scorsese : Tammany Hall et le vote des immigrants irlandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.101--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2874,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I have made a footprint, through it the blades push upward.&amp;quot; Marking the Land while Talking to the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2946,90 +2932,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The world is a dead thing for them.&amp;quot; Perspectives amérindiennes sur les peurs environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125, pp.54--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3039,344 +3129,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribute to Joy Harjo, recipient of an honoris causa doctorate from Bordeaux Montaigne University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joy Harjo à Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lionel Larré; Margaux Valensi; Nathalie Cochoy; Anne Pélabon, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la Covid, l’histoire se répète pour les Amérindiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anchordoqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un an de Covid-19 dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Amériques; iGLOBES, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">published to an Indian&amp;quot;: When the intimate turns political, or the role of intermarriages in Cherokee-US politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interracial Intimacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We are [still] Cheyenne”: How Smoke Signals and Powwow Highway Reanimate the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Stevens-Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrows of Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Indian Workshop, Apr 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3386,849 +3476,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources du vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ecotourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5-6, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/elohi.688⟩</w:t>
+              <w:t xml:space="preserve">, 7, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421688v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotourisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ressources du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/elohi.452⟩</w:t>
+              <w:t xml:space="preserve">, 5-6, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421721v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de l’indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elohi.524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie signifiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elohi.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuples indigènes face au reste du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elohi.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue Elohi - Peuples Indigènes et Environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.120, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736693v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Revue Elohi - Peuples Indigènes et Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2012, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.120, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421518v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milton Oskison (1874-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Literary Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4238,98 +4328,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milton Oskison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Literary Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4339,114 +4429,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de soi dans les mots de l'autre : les autobiographies amérindiennes du XVIIIème au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Bordeaux III, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003BOR30054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04205088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4514,51 +4604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CEEC244"/>
+    <w:nsid w:val="88DC9313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4745,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-larre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077180445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milton Oskison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Stevens-Larr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.1086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-larre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7313-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077180445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milton Oskison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Stevens-Larr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.1086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>