--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -2145,213 +2145,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources du vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
+                <w:t xml:space="preserve">William Bartram a-t-il inventé l'Indien écologiste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5-6, pp.3-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 4, pp.11--31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422220v1</w:t>
+                <w:t xml:space="preserve">hal-02736631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bartram a-t-il inventé l'Indien écologiste?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ressources du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.11--31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 5-6, pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736631v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursos del mundo vivo</w:t>
               </w:r>
@@ -2453,197 +2453,162 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Indian Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.3-33</w:t>
+              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.3--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565206v1</w:t>
+                <w:t xml:space="preserve">hal-01542141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : l'invention de l'indigène écologiste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Milton Oskison and Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Indian Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (1-2), pp.3-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422218v1</w:t>
+                <w:t xml:space="preserve">hal-05565206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie signifiante</w:t>
+                <w:t xml:space="preserve">Introduction : l'invention de l'indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
@@ -2652,411 +2617,446 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.3-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/elohi.578⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422210v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Milton Oskison and Assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie signifiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Indian Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542141v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gangs politiques de New York selon Martin Scorsese : Tammany Hall et le vote des immigrants irlandais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambost</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542161v1</w:t>
+                <w:t xml:space="preserve">hal-05422205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I have made a footprint, through it the blades push upward.&amp;quot; Marking the Land while Talking to the Moon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les gangs politiques de New York selon Martin Scorsese : Tammany Hall et le vote des immigrants irlandais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.101--114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509496v1</w:t>
+                <w:t xml:space="preserve">hal-01542161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I have made a footprint, through it the blades push upward.&amp;quot; Marking the Land while Talking to the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.3-6. </w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/miranda.2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422205v1</w:t>
+                <w:t xml:space="preserve">hal-02509496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The world is a dead thing for them.&amp;quot; Perspectives amérindiennes sur les peurs environnementales</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotourisme</w:t>
+                <w:t xml:space="preserve">Ressources du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
@@ -3537,102 +3537,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2015, </w:t>
+              <w:t xml:space="preserve">, 5-6, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elohi.688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421721v1</w:t>
+                <w:t xml:space="preserve">hal-05421688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources du vivant</w:t>
+                <w:t xml:space="preserve">Ecotourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
@@ -3641,78 +3641,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5-6, 2015, </w:t>
+              <w:t xml:space="preserve">, 7, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elohi.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421688v1</w:t>
+                <w:t xml:space="preserve">hal-05421721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de l’indigène écologiste</w:t>
               </w:r>
@@ -4004,226 +4004,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue Elohi - Peuples Indigènes et Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2012, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.120, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421518v1</w:t>
+                <w:t xml:space="preserve">hal-02736693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue Elohi - Peuples Indigènes et Environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.120, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736693v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4604,51 +4604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88DC9313"/>
+    <w:nsid w:val="A692A60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4835,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-larre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7313-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077180445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milton Oskison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Stevens-Larr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.1086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-larre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7313-8397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077180445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milton Oskison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anchordoqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Stevens-Larr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi16.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.1086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR30054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>