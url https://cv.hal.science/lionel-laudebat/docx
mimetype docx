--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -181,510 +181,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis des phénomènes de relaxation dans les diélectriques</w:t>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianbo Zhou</w:t>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bidan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312397v1</w:t>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation par éléments finis des phénomènes de relaxation dans les diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+                <w:t xml:space="preserve">Tianbo Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
+                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Albérola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Chem on Tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075530v1</w:t>
+                <w:t xml:space="preserve">hal-05075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
+                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Alberola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem on Tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075784v1</w:t>
+                <w:t xml:space="preserve">hal-05075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
               </w:r>
@@ -789,1098 +789,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979787v1</w:t>
+                <w:t xml:space="preserve">hal-04854034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Townsend’s secondary ionization coefficient estimation method for partial discharge inception voltage prediction for insulating polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van de Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Kemari</w:t>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.226-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854043v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
+                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854034v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Kenfaui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326680v1</w:t>
+                <w:t xml:space="preserve">hal-03876841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM simulation based study of electric field reduction by linear and nonlinear resistive solution for HV power module under switching operation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laudebat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bidan</w:t>
+                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Vancouver, France. pp.502-505, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.411-413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ceidp50766.2021.9705434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753078v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
+                <w:t xml:space="preserve">FEM simulation based study of electric field reduction by linear and nonlinear resistive solution for HV power module under switching operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Trung Le</w:t>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Khazaka</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, France. pp.502-505, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876841v1</w:t>
+                <w:t xml:space="preserve">hal-03753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876822v1</w:t>
+                <w:t xml:space="preserve">hal-03326680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharge Inception Voltage: Precise and Robust Numerical Estimation Based on Extensive Dielectric Spectroscopy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Kemari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1927,90 +1927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of insulating dielectric materials with non-instantaneous polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianbo Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference 2020 Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,103 +2035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original design of field grading materials for high voltage power module applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Valencia, France. pp.313-316, </w:t>
@@ -2169,90 +2169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic substrates for high voltage power electronics: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically conductive AlN by incorporation of graphene nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Materials and Applications 2019 (EMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Orlando, Fl, United States</w:t>
@@ -2418,338 +2418,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L. Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981914v1</w:t>
+                <w:t xml:space="preserve">hal-02537407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.189304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537407v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Polymer Composites for High Voltage Electrical Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2787,90 +2787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of ceramic substrates and current developments for medium voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2912,90 +2912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the dielectric permittivity of powder materials: A general approach by using dielectrophoretic forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3036,834 +3036,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537416v1</w:t>
+                <w:t xml:space="preserve">hal-03965786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées GDR SEEDS, 29-30 Mars 2016, Laval (fRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965788v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution à la conception de structures de packaging pour les modules de puissance très haute tension : contraintes sur les isolants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998330v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR SEEDS, 29-30 Mars 2016, Laval (fRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998331v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965786v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la conception de structures de packaging pour les modules de puissance très haute tension : contraintes sur les isolants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361698v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of packaging structures for high voltage power electronics devices: Electric field stress on insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hourdequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.999-1002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3897,90 +3897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation expérimentale et modélisation de la formation de chaînes de particules sous l'action d'un champ électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4022,90 +4022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du Taux de Chargement sur les Propriétés Diélectriques des Composites Epoxy/SrTiO3 et Epoxy/BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,103 +4143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et Procédés pour l’Isolation des Nouveaux Modules de Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ISP3D - GDR SEEDS, 30-31 Mars 2015, Tours (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tours, France</w:t>
@@ -4281,77 +4281,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Filler Content on Dielectric Properties of Epoxy/SrTiO 3 and Epoxy/BaTiO 3 Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4411,64 +4411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du CaCu3Ti4O12 en C(V) pour l'amélioration du modèle et de la compréhension de son comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,77 +4532,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Twente, Netherlands</w:t>
@@ -4657,77 +4657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
@@ -4782,77 +4782,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2011, Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
@@ -4881,64 +4881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dielectric relaxations: a suitable infinite-dimensional state-space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Montseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,64 +4985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des phénomènes de relaxation diélectrique par Réalisation Diffusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Montseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,645 +5119,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455108v1</w:t>
+                <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04531821v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning electrical conductivity in AlN-based ceramics by incorporating graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+                <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2022.12.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2036-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tb02019j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061754v1</w:t>
+                <w:t xml:space="preserve">hal-04264151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuning electrical conductivity in AlN-based ceramics by incorporating graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2036-2062. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.1887-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2tb02019j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2022.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04264151v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic-matrix composite substrates with tunable electrical conductivity for high-power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.735 - 751. </w:t>
@@ -5795,103 +5795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Composites Tailored by Electrophoresis -Part 1: Principle and Permittivity Gradient in Uniform Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.333-340. </w:t>
@@ -5942,77 +5942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Electrical Conduction in Polymer Composites for Field Grading in High-Voltage Applications: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Can-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6046,103 +6046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Composites Tailored by Electrophoresis—Part 2: Permittivity Gradient in Non-Uniform Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.341-347. </w:t>
@@ -6180,103 +6180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Composites Tailored by Electrophoresis—Part 3: Application to Power Electronics Modules Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.348-354. </w:t>
@@ -6353,64 +6353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, 13 p. </w:t>
@@ -6448,103 +6448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallized ceramic substrate with mesa structure for voltage ramp-up of power modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hourdequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87 (2), pp.20903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6591,77 +6591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of particle chain formation in a liquid polymer under ac electric field: modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6725,64 +6725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization and modelization of CaCu 3 Ti 4 O 12 polycrystalline ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,90 +6867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of colossal permittivity materials: An update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 7 (n° 4), pp. 726-732. </w:t>
@@ -6988,77 +6988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización de las propiedades eléctricas locales del CaCu3 Ti4 O12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,64 +7109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Optimal Identification of Pseudodifferential Electrical Dynamics by Means of Diffusive Representation—Part I: Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Montseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7213,51 +7213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterisation of non linear capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,51 +7387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on &amp;quot;Dielectric breakdown : Breakdown Strength Measurement of Solid Dielectrics – Electric Field Distribution Influence of Field Grading Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lahoud-Dignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7462,51 +7462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on &amp;quot;Dielectric breakdown : Breakdown Strength Measurement of Solid Dielectrics – Electric Field Distribution Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lahoud-Dignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7550,980 +7550,980 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on &amp;quot;Dielectric breakdown : Breakdown Strength Measurement of Solid Dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lahoud-Dignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBTT Electroporation-Based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for processing an electrically insulating material providing same with self-adjusting electric field grading properties for electrical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3102002B1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing process of a shielded electric cable and associated cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3102002B1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d'une pièce composite à matrice céramique, pièce composite, et composant électrique correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1900583. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif électronique présentant une isolation électrique multicouche, et procédé de fabrication correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1857417A. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of processing an electrically insulative material lending self-adaptive electric field gradation properties for electrical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2017/211847. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'un matériau électriquement isolant lui conférant des propriétés de gradation de champ électrique auto-adaptatives pour composants électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3052295A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092732v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04854060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8599,51 +8599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7382B65"/>
+    <w:nsid w:val="FBB7A319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8830,51 +8830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-laudebat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8163-9399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078190665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705425" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547786" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Montseny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2004.834501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB8FC93AE134A1017F6FC7251C5B017C8C651BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud-Dignat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-laudebat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8163-9399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078190665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705425" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547786" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Montseny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2004.834501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB8FC93AE134A1017F6FC7251C5B017C8C651BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud-Dignat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>