--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -181,510 +181,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+                <w:t xml:space="preserve">Simulation par éléments finis des phénomènes de relaxation dans les diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Tianbo Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+                <w:t xml:space="preserve">hal-05312397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis des phénomènes de relaxation dans les diélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianbo Zhou</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bidan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312397v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
+                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Alberola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem on Tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075784v1</w:t>
+                <w:t xml:space="preserve">hal-05075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
+                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Albérola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Chem on Tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075530v1</w:t>
+                <w:t xml:space="preserve">hal-05075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
               </w:r>
@@ -789,536 +789,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854034v1</w:t>
+                <w:t xml:space="preserve">hal-03979787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Townsend’s secondary ionization coefficient estimation method for partial discharge inception voltage prediction for insulating polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Kemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril van de Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.226-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Alberola</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979787v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
+                <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854043v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
               </w:r>
@@ -1343,64 +1343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
@@ -1432,213 +1432,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876822v1</w:t>
+                <w:t xml:space="preserve">hal-03326680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM simulation based study of electric field reduction by linear and nonlinear resistive solution for HV power module under switching operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, France. pp.502-505, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1666,221 +1674,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Kenfaui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.411-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ceidp50766.2021.9705434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326680v1</w:t>
+                <w:t xml:space="preserve">hal-03876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharge Inception Voltage: Precise and Robust Numerical Estimation Based on Extensive Dielectric Spectroscopy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Kemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1927,90 +1927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain simulation of insulating dielectric materials with non-instantaneous polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianbo Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference 2020 Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2061,77 +2061,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Valencia, France. pp.313-316, </w:t>
@@ -2182,77 +2182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic substrates for high voltage power electronics: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically conductive AlN by incorporation of graphene nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Materials and Applications 2019 (EMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Orlando, Fl, United States</w:t>
@@ -2418,338 +2418,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
+                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.189304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537407v1</w:t>
+                <w:t xml:space="preserve">hal-02981914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981914v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Polymer Composites for High Voltage Electrical Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2787,90 +2787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of ceramic substrates and current developments for medium voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2912,90 +2912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the dielectric permittivity of powder materials: A general approach by using dielectrophoretic forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,90 +3042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3167,90 +3167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3286,584 +3286,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la conception de structures de packaging pour les modules de puissance très haute tension : contraintes sur les isolants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361698v1</w:t>
+                <w:t xml:space="preserve">hal-02537416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998330v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965788v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution à la conception de structures de packaging pour les modules de puissance très haute tension : contraintes sur les isolants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02537416v1</w:t>
+                <w:t xml:space="preserve">hal-01361698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of packaging structures for high voltage power electronics devices: Electric field stress on insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hourdequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.999-1002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3897,90 +3897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation expérimentale et modélisation de la formation de chaînes de particules sous l'action d'un champ électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4035,77 +4035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du Taux de Chargement sur les Propriétés Diélectriques des Composites Epoxy/SrTiO3 et Epoxy/BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,103 +4143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et Procédés pour l’Isolation des Nouveaux Modules de Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ISP3D - GDR SEEDS, 30-31 Mars 2015, Tours (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tours, France</w:t>
@@ -4281,77 +4281,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Filler Content on Dielectric Properties of Epoxy/SrTiO 3 and Epoxy/BaTiO 3 Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4558,51 +4558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Twente, Netherlands</w:t>
@@ -4683,51 +4683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2011, Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
@@ -4881,64 +4881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dielectric relaxations: a suitable infinite-dimensional state-space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Montseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,64 +4985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des phénomènes de relaxation diélectrique par Réalisation Diffusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Montseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,645 +5119,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04531821v1</w:t>
+                <w:t xml:space="preserve">hal-04455108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455108v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tuning electrical conductivity in AlN-based ceramics by incorporating graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tb02019j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2022.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264151v1</w:t>
+                <w:t xml:space="preserve">hal-04061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning electrical conductivity in AlN-based ceramics by incorporating graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+                <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (5), pp.1887-1896. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2036-2062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2022.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2tb02019j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04061754v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic-matrix composite substrates with tunable electrical conductivity for high-power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.735 - 751. </w:t>
@@ -5795,51 +5795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Composites Tailored by Electrophoresis -Part 1: Principle and Permittivity Gradient in Uniform Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,51 +5847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.333-340. </w:t>
@@ -5942,77 +5942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Electrical Conduction in Polymer Composites for Field Grading in High-Voltage Applications: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Can-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6046,51 +6046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Composites Tailored by Electrophoresis—Part 2: Permittivity Gradient in Non-Uniform Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,51 +6098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.341-347. </w:t>
@@ -6180,51 +6180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Grading Composites Tailored by Electrophoresis—Part 3: Application to Power Electronics Modules Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.348-354. </w:t>
@@ -6353,51 +6353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6448,103 +6448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallized ceramic substrate with mesa structure for voltage ramp-up of power modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hourdequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87 (2), pp.20903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6604,64 +6604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6880,77 +6880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 7 (n° 4), pp. 726-732. </w:t>
@@ -7014,51 +7014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,64 +7109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Optimal Identification of Pseudodifferential Electrical Dynamics by Means of Diffusive Representation—Part I: Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Montseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7213,51 +7213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterisation of non linear capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,51 +7387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on &amp;quot;Dielectric breakdown : Breakdown Strength Measurement of Solid Dielectrics – Electric Field Distribution Influence of Field Grading Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lahoud-Dignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7462,51 +7462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on &amp;quot;Dielectric breakdown : Breakdown Strength Measurement of Solid Dielectrics – Electric Field Distribution Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lahoud-Dignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7550,980 +7550,980 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on &amp;quot;Dielectric breakdown : Breakdown Strength Measurement of Solid Dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lahoud-Dignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method for processing an electrically insulating material providing same with self-adjusting electric field grading properties for electrical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3102002B1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing process of a shielded electric cable and associated cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3102002B1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de fabrication d'une pièce composite à matrice céramique, pièce composite, et composant électrique correspondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1900583. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif électronique présentant une isolation électrique multicouche, et procédé de fabrication correspondant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1857417A. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method of processing an electrically insulative material lending self-adaptive electric field gradation properties for electrical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2017/211847. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de traitement d'un matériau électriquement isolant lui conférant des propriétés de gradation de champ électrique auto-adaptatives pour composants électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3052295A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBTT Electroporation-Based Technologies and Treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854060v1</w:t>
-              </w:r>
-[...738 lines deleted...]
-                <w:t xml:space="preserve">hal-04092732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8599,51 +8599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBB7A319"/>
+    <w:nsid w:val="FFE527F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8830,51 +8830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-laudebat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8163-9399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078190665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705425" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547786" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Montseny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2004.834501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB8FC93AE134A1017F6FC7251C5B017C8C651BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud-Dignat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-laudebat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8163-9399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078190665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705425" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547786" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Montseny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2004.834501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CB8FC93AE134A1017F6FC7251C5B017C8C651BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud-Dignat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>