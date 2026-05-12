--- v0 (2026-03-22)
+++ v1 (2026-05-12)
@@ -368,235 +368,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exponential timestepping algorithm for diffusion with discontinuous coefficients</w:t>
+                <w:t xml:space="preserve">Analytic expressions of the solutions of advection-diffusion problems in 1D with discontinuous coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lenôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 396, pp.888-904. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (5), pp.1823-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1164500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806465v1</w:t>
+                <w:t xml:space="preserve">hal-01644270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic expressions of the solutions of advection-diffusion problems in 1D with discontinuous coefficients</w:t>
+                <w:t xml:space="preserve">An exponential timestepping algorithm for diffusion with discontinuous coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lenôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (5), pp.1823-1849. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 396, pp.888-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1164500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644270v2</w:t>
+                <w:t xml:space="preserve">hal-01806465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Parallel Implementations of Stochastic Lagrangian Simulation</w:t>
               </w:r>
@@ -2001,51 +2001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648211v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Horton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lenotre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02230-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.07.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644270v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1164500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066410v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058939v5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Bachouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonnefoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassagneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqing Deng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Garcia Trillos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194187v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247310v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648211v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Benetos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Horton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lenotre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02230-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644270v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1164500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.07.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066410v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33507-0_26" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058939v5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Bachouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonnefoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassagneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqing Deng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Garcia Trillos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206968v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194187v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01247310v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>