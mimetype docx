--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -4341,667 +4341,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In-Vivo Use of Superparamagnetic Iron Oxide Nanoparticles to Detect Inflammation Elicits a Cytokine Response but Does Not Aggravate Experimental Arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer Adsorption on Iron Oxide Nanoparticles for One-Step Amino-Functionalized Silica Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Vermeij</w:t>
+                <w:t xml:space="preserve">Alexis Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marije Koenders</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/732719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163369v1</w:t>
+                <w:t xml:space="preserve">hal-02163428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Adsorption on Iron Oxide Nanoparticles for One-Step Amino-Functionalized Silica Encapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The In-Vivo Use of Superparamagnetic Iron Oxide Nanoparticles to Detect Inflammation Elicits a Cytokine Response but Does Not Aggravate Experimental Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Vermeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marije Koenders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bennink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.1-6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/732719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163428v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer studies of polystyrene nanoparticles in the ex vivo human placenta perfusion model: key sources of artifacts</w:t>
+                <w:t xml:space="preserve">Bidirectional Transfer Study of Polystyrene Nanoparticles across the Placental Barrier in an ex Vivo Human Placental Perfusion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius Manser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Maeder-Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/044602⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (12), pp.1280-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163422v1</w:t>
+                <w:t xml:space="preserve">hal-02163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of PVA coated nanoparticles on human immune cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timo Gaber</w:t>
+                <w:t xml:space="preserve">Transfer studies of polystyrene nanoparticles in the ex vivo human placenta perfusion model: key sources of artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Rauch</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S75936⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.044602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/044602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163408v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Transfer Study of Polystyrene Nanoparticles across the Placental Barrier in an ex Vivo Human Placental Perfusion Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Diener</w:t>
+                <w:t xml:space="preserve">Effects of PVA coated nanoparticles on human immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Maeder-Althaus</w:t>
+                <w:t xml:space="preserve">Roman Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 123 (12), pp.1280-1286. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.3429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1409271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S75936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163367v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t>
               </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Salaklang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5643,441 +5643,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-polyvinyl Alcohol Coated Superparamagnetic Iron Oxide Nanoparticles are Suitable for Monitoring of Human Mesenchymal Stromal Cells In Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of cross-linked polymeric superparamagnetic beads with tunable properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Schulze</w:t>
+                <w:t xml:space="preserve">Vanessa Mai Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Dienelt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janosch Schoon</w:t>
+                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201400707⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (22), pp.11142-11146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA48004F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163382v1</w:t>
+                <w:t xml:space="preserve">hal-02163414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of cross-linked polymeric superparamagnetic beads with tunable properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible light optical coherence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Broillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Bouwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA48004F⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (18), pp.21944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.021944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163414v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible light optical coherence correlation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino-polyvinyl Alcohol Coated Superparamagnetic Iron Oxide Nanoparticles are Suitable for Monitoring of Human Mesenchymal Stromal Cells In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dienelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Broillet</w:t>
+                <w:t xml:space="preserve">Paul Zaslansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Szlag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
+                <w:t xml:space="preserve">Janosch Schoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.021944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and reproducible method to quantify magnetic nanoparticle biodistribution</w:t>
               </w:r>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Gramoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 139 (5), pp.1184-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6340,51 +6340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the effects of dexamethasone treatment by MRI using in vivo iron oxide nanoparticle-labeled macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Gramoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,51 +7276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section VI: Special Issues Physicochemical, Colloidal, and Transport Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8549,51 +8549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FFB2DFE"/>
+    <w:nsid w:val="487BBB0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8780,51 +8780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-maurizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6346-7623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157142043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-3606-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hajipour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Rezvantalab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammad-Beigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maleki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Ghezelbashan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Maroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Borchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.128339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Hajipour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ferdousi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zanganeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03823H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Sohi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galmarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Hanusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Cayla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chiappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00554" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saesoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathornsumetee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anekwiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treetidnipa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuwajit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rigo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Gunkel-Grabole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201700892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerakanya Maneeprakorn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathainan Siriket" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuksadon Wutikhun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tararaj Dharakul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1098-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Lewinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2017.1296238" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#228;upl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.2244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Strehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Hofmann-Amtenbrink" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia von Moos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santschi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16639C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gaber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broschard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S110579" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Sakulkhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Coullerez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4BM00264D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5BM90006A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vermeij" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bennink" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Crowe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126687" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Claveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hofmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/732719" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Grafmueller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Manser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Diener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Diener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/044602" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hahne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rauch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S75936" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Maeder-Althaus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jakstadt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.1379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Salaklang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP05020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Ollivier-Beuzelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coullerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00085D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schulze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dienelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Geissler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaslansky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Schoon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400707" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4W7FL0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mai Dao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA48004F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Broillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szlag" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bouwens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.021944" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gramoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN02153J" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Motazacker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vries" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02793K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wirth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tobalem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4588" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276186v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelina Lora da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge Cesar dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788015882-00287" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Beuzelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bernau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371008v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wassilew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00776-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02163222v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-maurizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6346-7623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157142043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-3606-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hajipour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Rezvantalab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammad-Beigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maleki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Ghezelbashan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Maroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Borchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.128339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Hajipour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ferdousi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zanganeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03823H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Sohi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galmarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Hanusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Cayla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chiappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00554" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saesoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathornsumetee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anekwiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treetidnipa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuwajit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rigo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Gunkel-Grabole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201700892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerakanya Maneeprakorn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathainan Siriket" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuksadon Wutikhun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tararaj Dharakul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1098-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Lewinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2017.1296238" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#228;upl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.2244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Strehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Hofmann-Amtenbrink" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia von Moos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santschi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16639C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gaber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broschard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S110579" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Sakulkhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Coullerez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4BM00264D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5BM90006A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Claveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hofmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/732719" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vermeij" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bennink" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Crowe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Grafmueller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Manser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Diener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Diener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Maeder-Althaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409271" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/044602" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hahne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rauch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S75936" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jakstadt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.1379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Salaklang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP05020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Ollivier-Beuzelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coullerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00085D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mai Dao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA48004F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Broillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szlag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bouwens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.021944" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schulze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dienelt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Geissler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaslansky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Schoon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400707" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4W7FL0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gramoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN02153J" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Motazacker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vries" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02793K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wirth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tobalem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4588" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276186v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelina Lora da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge Cesar dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788015882-00287" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Beuzelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bernau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371008v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wassilew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00776-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02163222v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>