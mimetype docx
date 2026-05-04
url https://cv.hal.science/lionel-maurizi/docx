--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2067,338 +2067,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
+                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Galmarini</w:t>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usawadee Hanusch</w:t>
+                <w:t xml:space="preserve">Rihab Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Chiappe</w:t>
+                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00329⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163601v1</w:t>
+                <w:t xml:space="preserve">hal-02163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galmarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Hanusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">Manon Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Haji</w:t>
+                <w:t xml:space="preserve">Noelie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Diego Chiappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1832-1832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163534v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,429 +2603,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Chiappe</w:t>
+                <w:t xml:space="preserve">Characterization of liposome-containing SPIONs conjugated with anti-CD20 developed as a novel theranostic agent for central nervous system lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saesoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sathornsumetee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anekwiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Treetidnipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thuwajit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00554⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.497-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163525v1</w:t>
+                <w:t xml:space="preserve">hal-02163452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of liposome-containing SPIONs conjugated with anti-CD20 developed as a novel theranostic agent for central nervous system lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Thuwajit</w:t>
+                <w:t xml:space="preserve">Nanoscience-Based Strategies to Engineer Antimicrobial Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Gunkel-Grabole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.1700892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201700892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163452v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience-Based Strategies to Engineer Antimicrobial Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
+                <w:t xml:space="preserve">Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galmarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Hanusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Chiappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (5), pp.1700892. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.3385-3393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.201700892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163443v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t>
               </w:r>
@@ -3805,295 +3805,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-oxidant effects of nano-TiO 2 on Chlamydomonas reinhardtii during short-term exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of the surface of superparamagnetic iron oxide nanoparticles to enable their safe application in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia von Moos</w:t>
+                <w:t xml:space="preserve">Timo Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Koman</w:t>
+                <w:t xml:space="preserve">Paula Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Santschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Thomas Broschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA16639C⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 11 (2), pp.5883-5896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S110579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163440v1</w:t>
+                <w:t xml:space="preserve">hal-02163419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the surface of superparamagnetic iron oxide nanoparticles to enable their safe application in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Strehl</w:t>
+                <w:t xml:space="preserve">Pro-oxidant effects of nano-TiO 2 on Chlamydomonas reinhardtii during short-term exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia von Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Koman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Santschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Volume 11 (2), pp.5883-5896. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (116), pp.115271-115283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S110579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA16639C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163419v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of surface charge and shell material of superparamagnetic iron oxide nanoparticle (SPION) based core/shell nanoparticles on the composition of the protein corona</w:t>
               </w:r>
@@ -4207,801 +4207,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside front cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
+                <w:t xml:space="preserve">The In-Vivo Use of Superparamagnetic Iron Oxide Nanoparticles to Detect Inflammation Elicits a Cytokine Response but Does Not Aggravate Experimental Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Vermeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marije Koenders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bennink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarethe Hofmann-Amtenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5BM90006A⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163675v1</w:t>
+                <w:t xml:space="preserve">hal-02163369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Adsorption on Iron Oxide Nanoparticles for One-Step Amino-Functionalized Silica Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/732719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In-Vivo Use of Superparamagnetic Iron Oxide Nanoparticles to Detect Inflammation Elicits a Cytokine Response but Does Not Aggravate Experimental Arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lindsey Crowe</w:t>
+                <w:t xml:space="preserve">Inside front cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Coullerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarethe Hofmann-Amtenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126687. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.206-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5BM90006A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163369v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Transfer Study of Polystyrene Nanoparticles across the Placental Barrier in an ex Vivo Human Placental Perfusion Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of PVA coated nanoparticles on human immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
+                <w:t xml:space="preserve">Martin Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pius Manser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xenia Maeder-Althaus</w:t>
+                <w:t xml:space="preserve">Roman Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1409271⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.3429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S75936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163367v1</w:t>
+                <w:t xml:space="preserve">hal-02163408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer studies of polystyrene nanoparticles in the ex vivo human placenta perfusion model: key sources of artifacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Bidirectional Transfer Study of Polystyrene Nanoparticles across the Placental Barrier in an ex Vivo Human Placental Perfusion Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius Manser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Maeder-Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/044602⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (12), pp.1280-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163422v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of PVA coated nanoparticles on human immune cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timo Gaber</w:t>
+                <w:t xml:space="preserve">Transfer studies of polystyrene nanoparticles in the ex vivo human placenta perfusion model: key sources of artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Rauch</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.3429. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.044602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S75936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/044602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163408v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t>
               </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatuporn Salaklang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5509,973 +5509,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous stabilisation of carbon-encapsulated superparamagnetic α-iron nanoparticles for biomedical applications</w:t>
+                <w:t xml:space="preserve">Amino-polyvinyl Alcohol Coated Superparamagnetic Iron Oxide Nanoparticles are Suitable for Monitoring of Human Mesenchymal Stromal Cells In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemí Aguiló-Aguayo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Galmarini</w:t>
+                <w:t xml:space="preserve">Frank Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gabrielle Ollivier-Beuzelin</w:t>
+                <w:t xml:space="preserve">Anke Dienelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Coullerez</w:t>
+                <w:t xml:space="preserve">Sven Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zaslansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Schoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT00085D⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163437v1</w:t>
+                <w:t xml:space="preserve">hal-02163382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of cross-linked polymeric superparamagnetic beads with tunable properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible light optical coherence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Broillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Bouwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (18), pp.21944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.021944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA48004F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163414v1</w:t>
+                <w:t xml:space="preserve">hal-02163430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible light optical coherence correlation spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syntheses of cross-linked polymeric superparamagnetic beads with tunable properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mai Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (22), pp.11142-11146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA48004F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.021944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163430v1</w:t>
+                <w:t xml:space="preserve">hal-02163414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-polyvinyl Alcohol Coated Superparamagnetic Iron Oxide Nanoparticles are Suitable for Monitoring of Human Mesenchymal Stromal Cells In Vivo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous stabilisation of carbon-encapsulated superparamagnetic α-iron nanoparticles for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Zaslansky</w:t>
+                <w:t xml:space="preserve">Noemí Aguiló-Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janosch Schoon</w:t>
+                <w:t xml:space="preserve">Marie Gabrielle Ollivier-Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Coullerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201400707⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (36), pp.13764-13775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT00085D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02163382v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and reproducible method to quantify magnetic nanoparticle biodistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ evaluation of the composition of protein corona of intravenously injected superparamagnetic nanoparticles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Gramoun</w:t>
+                <w:t xml:space="preserve">Mahdi Motazacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Vallée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 139 (5), pp.1184-1191. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (19), pp.11439-11450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3AN02153J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4NR02793K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163403v1</w:t>
+                <w:t xml:space="preserve">hal-02163344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ evaluation of the composition of protein corona of intravenously injected superparamagnetic nanoparticles in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+                <w:t xml:space="preserve">Monitoring the effects of dexamethasone treatment by MRI using in vivo iron oxide nanoparticle-labeled macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Gramoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Vries</w:t>
+                <w:t xml:space="preserve">Wolfgang Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tobalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NR02793K⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.R131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163344v1</w:t>
+                <w:t xml:space="preserve">hal-02163410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the effects of dexamethasone treatment by MRI using in vivo iron oxide nanoparticle-labeled macrophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">A Fast and reproducible method to quantify magnetic nanoparticle biodistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Gramoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tobalem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.R131. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (5), pp.1184-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/ar4588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3AN02153J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163410v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t>
               </w:r>
@@ -6887,51 +6887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Chemistry: Computational Chemical Analysis for Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelina Lora da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,51 +7276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section VI: Special Issues Physicochemical, Colloidal, and Transport Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,320 +7423,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t>
+                <w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Espadas</w:t>
+                <w:t xml:space="preserve">Sieka Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emi Carratelli</w:t>
+                <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abbiati</w:t>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rouleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Emmanuel De Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495513v1</w:t>
+                <w:t xml:space="preserve">hal-05494948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t>
+                <w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieka Buis</w:t>
+                <w:t xml:space="preserve">Aurora Espadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leblois</w:t>
+                <w:t xml:space="preserve">Emi Carratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
+                <w:t xml:space="preserve">Sophie Abbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel De Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494948v1</w:t>
+                <w:t xml:space="preserve">hal-05495513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic methods to unravel particle corona formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Espadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,204 +7781,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles: from fundamentals to medical applications: Characterizations of inorganic NPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Espadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPFL Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Visp, Switzerland</w:t>
+              <w:t xml:space="preserve">MicroNanoFluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484004v1</w:t>
+                <w:t xml:space="preserve">hal-05483997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles: from fundamentals to medical applications: Characterizations of inorganic NPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroNanoFluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">EPFL Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Visp, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483997v1</w:t>
+                <w:t xml:space="preserve">hal-05484004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the protein corona in the development of NPs</w:t>
               </w:r>
@@ -8549,51 +8549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="487BBB0C"/>
+    <w:nsid w:val="664AB32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8780,51 +8780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-maurizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6346-7623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157142043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-3606-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hajipour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Rezvantalab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammad-Beigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maleki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Ghezelbashan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Maroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Borchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.128339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Hajipour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ferdousi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zanganeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03823H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Sohi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galmarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Hanusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Cayla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chiappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00554" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saesoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathornsumetee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anekwiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treetidnipa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuwajit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rigo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Gunkel-Grabole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201700892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerakanya Maneeprakorn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathainan Siriket" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuksadon Wutikhun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tararaj Dharakul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1098-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Lewinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2017.1296238" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#228;upl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.2244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Strehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Hofmann-Amtenbrink" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia von Moos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santschi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16639C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gaber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broschard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S110579" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Sakulkhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Coullerez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4BM00264D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5BM90006A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Claveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hofmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/732719" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vermeij" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bennink" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Crowe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Grafmueller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Manser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Diener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Diener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Maeder-Althaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409271" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/044602" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hahne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rauch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S75936" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jakstadt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.1379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Salaklang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP05020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Ollivier-Beuzelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coullerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00085D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mai Dao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA48004F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Broillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szlag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bouwens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.021944" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schulze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dienelt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Geissler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaslansky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Schoon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400707" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4W7FL0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gramoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN02153J" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Motazacker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vries" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02793K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wirth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tobalem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4588" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276186v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelina Lora da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge Cesar dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788015882-00287" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Beuzelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bernau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371008v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wassilew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00776-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02163222v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-maurizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6346-7623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157142043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-3606-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hajipour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Rezvantalab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammad-Beigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maleki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Ghezelbashan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Maroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Borchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.128339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Hajipour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ferdousi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zanganeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03823H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Sohi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galmarini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Hanusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Cayla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chiappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00329" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saesoo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathornsumetee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anekwiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treetidnipa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuwajit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Gunkel-Grabole" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201700892" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00554" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerakanya Maneeprakorn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathainan Siriket" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuksadon Wutikhun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tararaj Dharakul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1098-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Lewinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2017.1296238" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#228;upl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.2244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Strehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Hofmann-Amtenbrink" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hoff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broschard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S110579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia von Moos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16639C" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Sakulkhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Coullerez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4BM00264D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vermeij" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bennink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Crowe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Claveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hofmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/732719" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5BM90006A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hahne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rauch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S75936" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Grafmueller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Manser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Diener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Diener" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Maeder-Althaus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409271" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/044602" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jakstadt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.1379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Salaklang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP05020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schulze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dienelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Geissler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaslansky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Schoon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400707" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4W7FL0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163430v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Broillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szlag" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bouwens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.021944" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mai Dao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA48004F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Ollivier-Beuzelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coullerez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00085D" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Motazacker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vries" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02793K" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gramoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wirth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tobalem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4588" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vall&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN02153J" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276186v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelina Lora da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge Cesar dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788015882-00287" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Beuzelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bernau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484004v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371008v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wassilew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00776-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02163222v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>