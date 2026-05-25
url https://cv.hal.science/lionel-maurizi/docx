--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -622,291 +622,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding protein-nanoparticle interactions leading to protein corona formation: In vitro - in vivo correlation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Marques</w:t>
+                <w:t xml:space="preserve">Céline Elie-Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ben Elkadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plinio Maroni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaële Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.128339⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303586v1</w:t>
+                <w:t xml:space="preserve">hal-04772066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Romain</w:t>
+                <w:t xml:space="preserve">Understanding protein-nanoparticle interactions leading to protein corona formation: In vitro - in vivo correlation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Elie-Caille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorra Ben Elkadhi</w:t>
+                <w:t xml:space="preserve">Olivier Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerrit Borchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 256 (1), pp.128339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.128339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772066v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Review on Barium Titanate Nanoparticles as a Persuasive Piezoelectric Material for Biomedical Applications: Prospects and Challenges</w:t>
               </w:r>
@@ -1156,51 +1156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Proteins Determining the Blood Circulation Time of Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Hajipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,90 +1290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Challenges of Self-Assembled Polymer-SPIONs Nanoparticles: Benefits of Orthogonal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Borchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (24), pp.16124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,472 +1535,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic modelisation and parametric study of mechanosynthesis of hydroxyfluorapatite</w:t>
+                <w:t xml:space="preserve">Anti‐Platelet Effect Induced by Iron Oxide Nanoparticles: Correlation with Conformational Change in Fibrinogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Hajji</w:t>
+                <w:t xml:space="preserve">Regina Komal Kottana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohieddine Abdellaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Brian Schnoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Nasr</w:t>
+                <w:t xml:space="preserve">Kenise Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Millot</w:t>
+                <w:t xml:space="preserve">Jessica Ann Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (10), pp.3585-3600. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.2004945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202004945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323626v1</w:t>
+                <w:t xml:space="preserve">hal-03052354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti‐Platelet Effect Induced by Iron Oxide Nanoparticles: Correlation with Conformational Change in Fibrinogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimisha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Marets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Komal Kottana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Schnoor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Ann Webb</w:t>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202004945⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052354v1</w:t>
+                <w:t xml:space="preserve">hal-03132542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Kinematic modelisation and parametric study of mechanosynthesis of hydroxyfluorapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (10), pp.3585-3600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132542v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taurine-Conjugated Mussel-Inspired Iron Oxide Nanoparticles with an Elongated Shape for Effective Delivery of Doxorubicin into the Tumor Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,364 +2067,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
+                <w:t xml:space="preserve">Correction to Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">Sandra Galmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Haji</w:t>
+                <w:t xml:space="preserve">Usawadee Hanusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Manon Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Chiappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1832-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163534v1</w:t>
+                <w:t xml:space="preserve">hal-02163601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Giraud</w:t>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelie Cayla</w:t>
+                <w:t xml:space="preserve">Rihab Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Chiappe</w:t>
+                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (6), pp.1832-1832. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163601v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2603,429 +2603,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of liposome-containing SPIONs conjugated with anti-CD20 developed as a novel theranostic agent for central nervous system lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Thuwajit</w:t>
+                <w:t xml:space="preserve">Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galmarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Hanusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Chiappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.3385-3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163452v1</w:t>
+                <w:t xml:space="preserve">hal-02163525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience-Based Strategies to Engineer Antimicrobial Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
+                <w:t xml:space="preserve">Characterization of liposome-containing SPIONs conjugated with anti-CD20 developed as a novel theranostic agent for central nervous system lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saesoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sathornsumetee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anekwiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Treetidnipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thuwajit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201700892⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.497-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163443v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Unpredictability: The Importance of Reproducibility in Understanding the Protein Corona of Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Chiappe</w:t>
+                <w:t xml:space="preserve">Nanoscience-Based Strategies to Engineer Antimicrobial Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Gunkel-Grabole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (10), pp.3385-3393. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.1700892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.201700892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163525v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t>
               </w:r>
@@ -3273,589 +3273,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superparamagnetic nanohybrids with cross-linked polymers providing higher in vitro stability</w:t>
+                <w:t xml:space="preserve">Effectiveness of hand washing on the removal of iron oxide nanoparticles from human skin ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weerakanya Maneeprakorn</w:t>
+                <w:t xml:space="preserve">Nastassja Lewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuksadon Wutikhun</w:t>
+                <w:t xml:space="preserve">Antoine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tararaj Dharakul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nancy Hopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (16), pp.9249-9261. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.D115-D119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1098-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15459624.2017.1296238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163533v1</w:t>
+                <w:t xml:space="preserve">hal-02163563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of hand washing on the removal of iron oxide nanoparticles from human skin ex vivo</w:t>
+                <w:t xml:space="preserve">Superparamagnetic nanohybrids with cross-linked polymers providing higher in vitro stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastassja Lewinski</w:t>
+                <w:t xml:space="preserve">Weerakanya Maneeprakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Hathainan Siriket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Eisenbeis</w:t>
+                <w:t xml:space="preserve">Tuksadon Wutikhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Hopf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tararaj Dharakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (8), pp.D115-D119. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (16), pp.9249-9261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15459624.2017.1296238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163563v1</w:t>
+                <w:t xml:space="preserve">hal-02163533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB0014 Nanoparticles as MRI Contrast Agent for Early Diagnosis of RA: Effects of Amino-PVA-Coated SPIONS on CD4+ T Cell Activity</w:t>
+                <w:t xml:space="preserve">Effects of PVA-coated nanoparticles on human T helper cell activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Strehl</w:t>
+                <w:t xml:space="preserve">Cindy Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Schellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Häupl</w:t>
+                <w:t xml:space="preserve">Margarethe Hofmann-Amtenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hofmann</w:t>
+                <w:t xml:space="preserve">Thomas Häupl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (Suppl 2), pp.901.3-901. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 245, pp.52-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.2244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163540v1</w:t>
+                <w:t xml:space="preserve">hal-02163434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of PVA-coated nanoparticles on human T helper cell activity</w:t>
+                <w:t xml:space="preserve">Pro-oxidant effects of nano-TiO 2 on Chlamydomonas reinhardtii during short-term exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Strehl</w:t>
+                <w:t xml:space="preserve">Nadia von Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Schellmann</w:t>
+                <w:t xml:space="preserve">Volodymyr Koman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Santschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Häupl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 245, pp.52-58. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (116), pp.115271-115283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA16639C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163434v1</w:t>
+                <w:t xml:space="preserve">hal-02163440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the surface of superparamagnetic iron oxide nanoparticles to enable their safe application in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Strehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,185 +3939,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-oxidant effects of nano-TiO 2 on Chlamydomonas reinhardtii during short-term exposure</w:t>
+                <w:t xml:space="preserve">AB0014 Nanoparticles as MRI Contrast Agent for Early Diagnosis of RA: Effects of Amino-PVA-Coated SPIONS on CD4+ T Cell Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia von Moos</w:t>
+                <w:t xml:space="preserve">C. Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Koman</w:t>
+                <w:t xml:space="preserve">S. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Santschi</w:t>
+                <w:t xml:space="preserve">T. Häupl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">H. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (116), pp.115271-115283. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (Suppl 2), pp.901.3-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA16639C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.2244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163440v1</w:t>
+                <w:t xml:space="preserve">hal-02163540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of surface charge and shell material of superparamagnetic iron oxide nanoparticle (SPION) based core/shell nanoparticles on the composition of the protein corona</w:t>
+                <w:t xml:space="preserve">Inside front cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
@@ -4131,103 +4131,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Coullerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarethe Hofmann-Amtenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.265-278. </w:t>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.206-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4BM00264D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5BM90006A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163361v1</w:t>
+                <w:t xml:space="preserve">hal-02163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The In-Vivo Use of Superparamagnetic Iron Oxide Nanoparticles to Detect Inflammation Elicits a Cytokine Response but Does Not Aggravate Experimental Arthritis</w:t>
               </w:r>
@@ -4445,2301 +4445,2301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside front cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
+                <w:t xml:space="preserve">Transfer studies of polystyrene nanoparticles in the ex vivo human placenta perfusion model: key sources of artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margarethe Hofmann-Amtenbrink</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5BM90006A⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.044602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/044602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163675v1</w:t>
+                <w:t xml:space="preserve">hal-02163422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of PVA coated nanoparticles on human immune cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Bidirectional Transfer Study of Polystyrene Nanoparticles across the Placental Barrier in an ex Vivo Human Placental Perfusion Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Grafmueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Manser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hahne</w:t>
+                <w:t xml:space="preserve">Liliane Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Rauch</w:t>
+                <w:t xml:space="preserve">Pierre-André Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Maeder-Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S75936⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (12), pp.1280-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1409271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163408v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Transfer Study of Polystyrene Nanoparticles across the Placental Barrier in an ex Vivo Human Placental Perfusion Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliane Diener</w:t>
+                <w:t xml:space="preserve">Effects of PVA coated nanoparticles on human immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Diener</w:t>
+                <w:t xml:space="preserve">Martin Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Maeder-Althaus</w:t>
+                <w:t xml:space="preserve">Roman Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 123 (12), pp.1280-1286. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.3429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1409271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S75936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163367v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer studies of polystyrene nanoparticles in the ex vivo human placenta perfusion model: key sources of artifacts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Diener</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/044602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbn.2015.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163422v1</w:t>
+                <w:t xml:space="preserve">hal-02163365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Charge and Polymer Coating on Internalization and Biodistribution of Polyethylene Glycol-Modified Iron Oxide Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significance of surface charge and shell material of superparamagnetic iron oxide nanoparticle (SPION) based core/shell nanoparticles on the composition of the protein corona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Walker</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Coullerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarethe Hofmann-Amtenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.126-136. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.265-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jbn.2015.1996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4BM00264D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163365v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THU0119 Impact of Amino-Pva Coated Nanoparticles on Viability and Cytokine Secretion of Human Immune Cells Obtained from Healthy Donors and Patients with Rheumatoid Arthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous stabilisation of carbon-encapsulated superparamagnetic α-iron nanoparticles for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gaber</w:t>
+                <w:t xml:space="preserve">Noemí Aguiló-Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jakstadt</w:t>
+                <w:t xml:space="preserve">Marie Gabrielle Ollivier-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hahne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Hoff</w:t>
+                <w:t xml:space="preserve">Géraldine Coullerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2014-eular.1379⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (36), pp.13764-13775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT00085D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163542v1</w:t>
+                <w:t xml:space="preserve">hal-02163437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Corona Composition of Superparamagnetic Iron Oxide Nanoparticles with Various Physico-Chemical Properties and Coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Amino-polyvinyl Alcohol Coated Superparamagnetic Iron Oxide Nanoparticles are Suitable for Monitoring of Human Mesenchymal Stromal Cells In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatuporn Salaklang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anke Dienelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zaslansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Schoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/SREP05020⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132125v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and continuous synthesis of nanostructured iron spinel in supercritical water: influence of cations and citrates</w:t>
+                <w:t xml:space="preserve">Syntheses of cross-linked polymeric superparamagnetic beads with tunable properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mai Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (86), pp.45673-45678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA08562K⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4 (22), pp.11142-11146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA48004F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163438v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-polyvinyl Alcohol Coated Superparamagnetic Iron Oxide Nanoparticles are Suitable for Monitoring of Human Mesenchymal Stromal Cells In Vivo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible light optical coherence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Geissler</w:t>
+                <w:t xml:space="preserve">Stephane Broillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Zaslansky</w:t>
+                <w:t xml:space="preserve">Daniel Szlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janosch Schoon</w:t>
+                <w:t xml:space="preserve">Arno Bouwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (18), pp.21944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201400707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.021944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02163382v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible light optical coherence correlation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast and reproducible method to quantify magnetic nanoparticle biodistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Gramoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Broillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.021944⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (5), pp.1184-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3AN02153J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163430v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of cross-linked polymeric superparamagnetic beads with tunable properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ evaluation of the composition of protein corona of intravenously injected superparamagnetic nanoparticles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Motazacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA48004F⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (19), pp.11439-11450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NR02793K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163414v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous stabilisation of carbon-encapsulated superparamagnetic α-iron nanoparticles for biomedical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noemí Aguiló-Aguayo</w:t>
+                <w:t xml:space="preserve">Monitoring the effects of dexamethasone treatment by MRI using in vivo iron oxide nanoparticle-labeled macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Gramoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Coullerez</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tobalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT00085D⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.R131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163437v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ evaluation of the composition of protein corona of intravenously injected superparamagnetic nanoparticles in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and continuous synthesis of nanostructured iron spinel in supercritical water: influence of cations and citrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Motazacker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NR02793K⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (86), pp.45673-45678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA08562K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163344v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the effects of dexamethasone treatment by MRI using in vivo iron oxide nanoparticle-labeled macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THU0119 Impact of Amino-Pva Coated Nanoparticles on Viability and Cytokine Secretion of Human Immune Cells Obtained from Healthy Donors and Patients with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Gramoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">M. Jakstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Wirth</w:t>
+                <w:t xml:space="preserve">M. Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tobalem</w:t>
+                <w:t xml:space="preserve">P. Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.R131. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (Suppl 2), pp.219.1-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/ar4588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2014-eular.1379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163410v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and reproducible method to quantify magnetic nanoparticle biodistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Corona Composition of Superparamagnetic Iron Oxide Nanoparticles with Various Physico-Chemical Properties and Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usawadee Sakulkhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Vallée</w:t>
+                <w:t xml:space="preserve">Jatuporn Salaklang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 139 (5), pp.1184-1191. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3AN02153J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/SREP05020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163403v1</w:t>
+                <w:t xml:space="preserve">hal-02132125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One step continuous hydrothermal synthesis of very fine stabilized superparamagnetic nanoparticles of magnetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Frederic Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vandroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2056893⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.11706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CC15470B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785179v1</w:t>
+                <w:t xml:space="preserve">hal-00638205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step continuous hydrothermal synthesis of very fine stabilized superparamagnetic nanoparticles of magnetite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Titanate Nanotubes Directly Coated with USPIO in Hydrothermal Conditions: A New Detectable Nanocarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47, pp.11706. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (39), pp.19012-19017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CC15470B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2056893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638205v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Route to Functionalize Iron Oxide Nanoparticles via Long-Term Stable Thiol Groups</w:t>
               </w:r>
@@ -6751,64 +6751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (16), pp.8857-8859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6887,90 +6887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Chemistry: Computational Chemical Analysis for Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelina Lora da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galmarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,320 +7423,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t>
+                <w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieka Buis</w:t>
+                <w:t xml:space="preserve">Aurora Espadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leblois</w:t>
+                <w:t xml:space="preserve">Emi Carratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Humblot</w:t>
+                <w:t xml:space="preserve">Sophie Abbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel De Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494948v1</w:t>
+                <w:t xml:space="preserve">hal-05495513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time visualization of particle corona formation using simple microfluidic devices</w:t>
+                <w:t xml:space="preserve">On chip characterization of nano-pollutants evolution in biofluids and their impacts on the endothelium and haemostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Espadas</w:t>
+                <w:t xml:space="preserve">Sieka Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emi Carratelli</w:t>
+                <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abbiati</w:t>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rouleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Emmanuel De Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-nanosystems from diagnosis to organ-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495513v1</w:t>
+                <w:t xml:space="preserve">hal-05494948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic methods to unravel particle corona formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Espadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,204 +7781,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles: from fundamentals to medical applications: Characterizations of inorganic NPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroNanoFluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">EPFL Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Visp, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483997v1</w:t>
+                <w:t xml:space="preserve">hal-05484004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles: from fundamentals to medical applications: Characterizations of inorganic NPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Microfluidic Device for Real-Time Monitoring of Nanoparticle Biocorona Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Espadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPFL Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Visp, Switzerland</w:t>
+              <w:t xml:space="preserve">MicroNanoFluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484004v1</w:t>
+                <w:t xml:space="preserve">hal-05483997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the protein corona in the development of NPs</w:t>
               </w:r>
@@ -8167,64 +8167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-coated superparamagnetic nanoparticles as contrast agent for magnetic resonance imaging: Synthesis and physicological charaterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weerakanya Maneeprakorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tararaj Dharakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8549,51 +8549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="664AB32C"/>
+    <w:nsid w:val="7B8FDFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8780,51 +8780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-maurizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6346-7623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157142043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-3606-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hajipour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Rezvantalab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammad-Beigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maleki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Ghezelbashan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Marques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Maroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Borchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.128339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Hajipour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ferdousi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zanganeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03823H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Sohi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galmarini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Hanusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Cayla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chiappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00329" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saesoo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathornsumetee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anekwiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treetidnipa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuwajit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Gunkel-Grabole" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201700892" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00554" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerakanya Maneeprakorn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathainan Siriket" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuksadon Wutikhun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tararaj Dharakul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1098-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Lewinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2017.1296238" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#228;upl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.2244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Strehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Hofmann-Amtenbrink" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hoff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broschard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S110579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia von Moos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santschi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16639C" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Sakulkhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Coullerez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4BM00264D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vermeij" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bennink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Crowe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Claveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hofmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/732719" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5BM90006A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hahne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rauch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S75936" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Grafmueller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Manser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Diener" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Diener" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Maeder-Althaus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409271" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/044602" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jakstadt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.1379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Salaklang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP05020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schulze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dienelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Geissler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaslansky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Schoon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400707" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4W7FL0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163430v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Broillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szlag" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bouwens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.021944" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mai Dao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA48004F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Ollivier-Beuzelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coullerez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00085D" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Motazacker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vries" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02793K" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gramoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wirth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tobalem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4588" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vall&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN02153J" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276186v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelina Lora da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge Cesar dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788015882-00287" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Beuzelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bernau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484004v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371008v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wassilew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00776-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02163222v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-maurizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6346-7623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157142043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-3606-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hajipour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Rezvantalab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammad-Beigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maleki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Ghezelbashan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Maroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Borchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.128339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202206401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Hajipour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ferdousi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zanganeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03823H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Safavi-Sohi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Komal Kottana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schnoor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenise Morris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ann Webb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202004945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Hajji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Abdellaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nasr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.08.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galmarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Hanusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Cayla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chiappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00554" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saesoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sathornsumetee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anekwiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treetidnipa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuwajit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rigo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Gunkel-Grabole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201700892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Lewinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2017.1296238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerakanya Maneeprakorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathainan Siriket" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuksadon Wutikhun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tararaj Dharakul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1098-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Strehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schellmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarethe Hofmann-Amtenbrink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia von Moos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Santschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16639C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hoff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broschard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S110579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#228;upl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.2244" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usawadee Sakulkhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mahmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Coullerez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5BM90006A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Vermeij" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bennink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Crowe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Claveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Hofmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/732719" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Grafmueller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Manser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Diener" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Diener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/044602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Maeder-Althaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1409271" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hahne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rauch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S75936" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2015.1996" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163361v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4BM00264D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Ollivier-Beuzelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coullerez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT00085D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schulze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dienelt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Geissler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaslansky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Schoon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400707" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4W7FL0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mai Dao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA48004F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Broillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szlag" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bouwens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.021944" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163403v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gramoun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vall&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN02153J" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Motazacker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vries" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02793K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wirth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tobalem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4588" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jakstadt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.1379" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatuporn Salaklang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP05020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC15470B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2056893" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurizi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bisht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901602w" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276186v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelina Lora da Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge Cesar dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788015882-00287" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163554v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Beuzelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Bernau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Espadas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Carratelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abbiati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieka Buis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Maistre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371008v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schulze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wassilew" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00776-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02163222v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>