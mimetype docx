--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel MENARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des cadastres solaires pour le développement du photovoltaïque urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.construction21.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting a successful research project into a sustainable service: the case of the SoDa web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web service for controlling the quality of measurements of global solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (6), pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Switch (Switch : une base de données interactive et une aide au pré-dimensionnement d'installations solaires pour l'eau chaude sanitaire et le chauffage des maisons individuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC (Chauffage, Ventilation, Conditionnement d'Air)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, p.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thou Shall Not Shadow Thy Neighbour: Developing an Urban Planning Tool for the H2020 E-Shape Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data providers metrics needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning talks: Sustainable Development Goals - Webservice Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the creation of a European Network of Earth Observation Networks within GEO. The ConnectinGEO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Serral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.2015 - 13792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of OGC-Web Services to the new SoDa Service on Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Solar and Wind Atlas: a unique Global Spatial Data Infrastructure for all renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapInteract'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, Florida, United States. pp.36-39, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534931.2534933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS AIP-5 - Energy SBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-processing in cyberinfrastructure: making the web an easy to use geospatial computational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Percivall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan-Kun Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Pearlman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sydney, Australia. pp.USBkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot (AIP-3) Energy Scenario. Use case of the environmental impact assessment of the production, transportation and use of energy for the photovoltaic (PV) sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Science Information Partner Federation (ESIP) Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mc Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESoR - Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States. pp.U51B-0018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of several approaches for the composition of web services in meteorology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007, Environmental Informatics and systems research, the 21st International Conference on "Informatics for Environmental Protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of experience with the SoDa Web service delivering solar radiation information : lessons learned and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference Informatics for environmental protection ENVIROINFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a web service delivering solar radiation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EARSeL Symposium “Global Developments in Environmental Earth Observation from Space”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a Web service on solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV/fuel cell hybrid systems performance analysis and possible improvments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European photovoltaicSolar Energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.2426-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the quality of solar irradiation data by means of a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a project for the integration and exploitation of networked solar radiation databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Communication in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienne, Austria. pp.713-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche - Global simulation : Implementing renewable energy technologies via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Baeurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thornsten Hodapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional cooperation for solar energy in the Mekong Riparian Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Hanoi, Vietnam. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Renewable Energy Information System IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Bäurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilhjàlmur Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European "Renewable Energy Database Workshop"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche server: always up-to-date market overview of PV modules on the Internet www.ret-market.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Sixteenth European photovoltaic solar energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Glasgow, United Kingdom. ISBN : 1-902916-18-2 p. 2872-2875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climatological database of the Linke turbidity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web server for accessing a database on solar radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOGEO'98 Earth Observation &amp; Geo-Spatial Web and Internet Workshop '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Salzburg, Austria. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel MENARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des cadastres solaires pour le développement du photovoltaïque urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.construction21.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting a successful research project into a sustainable service: the case of the SoDa web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web service for controlling the quality of measurements of global solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (6), pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Switch (Switch : une base de données interactive et une aide au pré-dimensionnement d'installations solaires pour l'eau chaude sanitaire et le chauffage des maisons individuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC (Chauffage, Ventilation, Conditionnement d'Air)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, p.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thou Shall Not Shadow Thy Neighbour: Developing an Urban Planning Tool for the H2020 E-Shape Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data providers metrics needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning talks: Sustainable Development Goals - Webservice Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the creation of a European Network of Earth Observation Networks within GEO. The ConnectinGEO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Serral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.2015 - 13792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Solar and Wind Atlas: a unique Global Spatial Data Infrastructure for all renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapInteract'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, Florida, United States. pp.36-39, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534931.2534933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of OGC-Web Services to the new SoDa Service on Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS AIP-5 - Energy SBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-processing in cyberinfrastructure: making the web an easy to use geospatial computational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Percivall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan-Kun Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Pearlman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sydney, Australia. pp.USBkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot (AIP-3) Energy Scenario. Use case of the environmental impact assessment of the production, transportation and use of energy for the photovoltaic (PV) sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Science Information Partner Federation (ESIP) Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mc Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESoR - Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States. pp.U51B-0018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of several approaches for the composition of web services in meteorology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007, Environmental Informatics and systems research, the 21st International Conference on "Informatics for Environmental Protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of experience with the SoDa Web service delivering solar radiation information : lessons learned and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference Informatics for environmental protection ENVIROINFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a Web service on solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a web service delivering solar radiation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EARSeL Symposium “Global Developments in Environmental Earth Observation from Space”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV/fuel cell hybrid systems performance analysis and possible improvments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European photovoltaicSolar Energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.2426-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the quality of solar irradiation data by means of a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a project for the integration and exploitation of networked solar radiation databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Communication in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienne, Austria. pp.713-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche - Global simulation : Implementing renewable energy technologies via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Baeurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thornsten Hodapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional cooperation for solar energy in the Mekong Riparian Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Hanoi, Vietnam. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Renewable Energy Information System IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Bäurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilhjàlmur Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European "Renewable Energy Database Workshop"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche server: always up-to-date market overview of PV modules on the Internet www.ret-market.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Sixteenth European photovoltaic solar energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Glasgow, United Kingdom. ISBN : 1-902916-18-2 p. 2872-2875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climatological database of the Linke turbidity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web server for accessing a database on solar radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOGEO'98 Earth Observation &amp; Geo-Spatial Web and Internet Workshop '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Salzburg, Austria. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2006.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabat&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas&#243;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Serral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Estima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534931.2534933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Percivall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Kun Chung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Robinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf B. Husar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Falke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mc Cabe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Beyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Robinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mccabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schillings" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Best" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delamare" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Busquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schmid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Baeurle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Hodapp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta B&#228;urle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilhj&#224;lmur Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538926v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Buchholz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cameron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Francis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Angles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2006.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabat&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas&#243;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Serral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Estima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534931.2534933" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Percivall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Kun Chung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Robinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf B. Husar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Falke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mc Cabe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Beyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mccabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schillings" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Best" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delamare" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Busquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schmid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Baeurle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Hodapp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta B&#228;urle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilhj&#224;lmur Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538926v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Buchholz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cameron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Francis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Angles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>