--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel MENARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des cadastres solaires pour le développement du photovoltaïque urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.construction21.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting a successful research project into a sustainable service: the case of the SoDa web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web service for controlling the quality of measurements of global solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (6), pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Switch (Switch : une base de données interactive et une aide au pré-dimensionnement d'installations solaires pour l'eau chaude sanitaire et le chauffage des maisons individuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC (Chauffage, Ventilation, Conditionnement d'Air)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, p.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thou Shall Not Shadow Thy Neighbour: Developing an Urban Planning Tool for the H2020 E-Shape Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data providers metrics needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning talks: Sustainable Development Goals - Webservice Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the creation of a European Network of Earth Observation Networks within GEO. The ConnectinGEO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Serral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.2015 - 13792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Solar and Wind Atlas: a unique Global Spatial Data Infrastructure for all renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapInteract'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, Florida, United States. pp.36-39, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534931.2534933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of OGC-Web Services to the new SoDa Service on Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS AIP-5 - Energy SBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-processing in cyberinfrastructure: making the web an easy to use geospatial computational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Percivall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan-Kun Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Pearlman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sydney, Australia. pp.USBkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot (AIP-3) Energy Scenario. Use case of the environmental impact assessment of the production, transportation and use of energy for the photovoltaic (PV) sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Science Information Partner Federation (ESIP) Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mc Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESoR - Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States. pp.U51B-0018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of several approaches for the composition of web services in meteorology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007, Environmental Informatics and systems research, the 21st International Conference on "Informatics for Environmental Protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of experience with the SoDa Web service delivering solar radiation information : lessons learned and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference Informatics for environmental protection ENVIROINFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a Web service on solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a web service delivering solar radiation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EARSeL Symposium “Global Developments in Environmental Earth Observation from Space”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV/fuel cell hybrid systems performance analysis and possible improvments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European photovoltaicSolar Energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.2426-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the quality of solar irradiation data by means of a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a project for the integration and exploitation of networked solar radiation databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Communication in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienne, Austria. pp.713-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche - Global simulation : Implementing renewable energy technologies via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Baeurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thornsten Hodapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional cooperation for solar energy in the Mekong Riparian Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Hanoi, Vietnam. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Renewable Energy Information System IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Bäurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilhjàlmur Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European "Renewable Energy Database Workshop"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche server: always up-to-date market overview of PV modules on the Internet www.ret-market.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Sixteenth European photovoltaic solar energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Glasgow, United Kingdom. ISBN : 1-902916-18-2 p. 2872-2875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climatological database of the Linke turbidity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web server for accessing a database on solar radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOGEO'98 Earth Observation &amp; Geo-Spatial Web and Internet Workshop '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Salzburg, Austria. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel MENARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des cadastres solaires pour le développement du photovoltaïque urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.construction21.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping our understanding of Planet Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which variables are essential for renewable energies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2019.1679267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting a successful research project into a sustainable service: the case of the SoDa web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web service for controlling the quality of measurements of global solar irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (6), pp.475-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Switch (Switch : une base de données interactive et une aide au pré-dimensionnement d'installations solaires pour l'eau chaude sanitaire et le chauffage des maisons individuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC (Chauffage, Ventilation, Conditionnement d'Air)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, p.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thou Shall Not Shadow Thy Neighbour: Developing an Urban Planning Tool for the H2020 E-Shape Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-shape – EUROGEO SHOWCASES: APPLICATION POWERED BY EUROPE CONTRIBUTION TO EUROGEO AND TO THE DEVELOPMENT OF THE EO INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observations for Energy Management: Global Engagement and Networks via GEO-VENER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Sadoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) Fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data providers metrics needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Essential Renewable Energies Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning talks: Sustainable Development Goals - Webservice Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GEO Data Providers Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards result-oriented GEOSS with NextGEOSS' user-centric approach. GEO WEEK 2018 - 29.10 - 2.11 Kyoto, Japan. (https://www.youtube.com/watch?v=hOt2yh9bg3M&t=65s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO WEEK 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEO VENER: Linkages between SDG7 with others SDG's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGEOSS Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seanergy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Web Standards for Interoperability between in-situ Earth Observation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthes Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-12647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’échelle nationale à l’échelle du site, cartographie et description de la ressource en énergies marines renouvelables dans un format interopérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the creation of a European Network of Earth Observation Networks within GEO. The ConnectinGEO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Serral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.2015 - 13792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Surface Solar Irradiance Observations -A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.2015 - 6607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Dissemination of Marine Renewable Energy Resource Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWTEC 2015 - 11th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of OGC-Web Services to the new SoDa Service on Solar Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact for offshore wind farms: Geolocalized Life Cycle Assessment (LCA) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS 2013 - Conference on Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental data for the planning of off-shore wind parks from the EnerGEO Platform of Integrated Assessment (PIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hein Zelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Santbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Solar and Wind Atlas: a unique Global Spatial Data Infrastructure for all renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapInteract'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, Florida, United States. pp.36-39, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534931.2534933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EnerGEO Platform of Integrated Assessment (PIA): environmental assessment of scenarios as a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS AIP-5 - Energy SBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO IX Plenary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Foz di Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web tool for energy policy decision-making through geo-localized LCA models: A focus on offshore wind farms in Northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Calkoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2012 - 26th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dessau, Germany. p. 499-506 - ISBN 978-3-8440-1248-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-processing in cyberinfrastructure: making the web an easy to use geospatial computational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Percivall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan-Kun Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Pearlman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sydney, Australia. pp.USBkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot (AIP-3) Energy Scenario. Use case of the environmental impact assessment of the production, transportation and use of energy for the photovoltaic (PV) sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Science Information Partner Federation (ESIP) Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESoR - Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States. pp.U51B-0018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSS Architecture Implementation Pilot-II: Integrating Technologies and Expertise to Build GEOSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf B. Husar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Mc Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and exploitation of solar resource knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schillings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Georg Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of several approaches for the composition of web services in meteorology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007, Environmental Informatics and systems research, the 21st International Conference on "Informatics for Environmental Protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a thesaurus for web services in solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stackhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsovie, Poland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three years of experience with the SoDa Web service delivering solar radiation information : lessons learned and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference Informatics for environmental protection ENVIROINFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a web service delivering solar radiation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EARSeL Symposium “Global Developments in Environmental Earth Observation from Space”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a Web service on solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Freiburg, Germany. pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV/fuel cell hybrid systems performance analysis and possible improvments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European photovoltaicSolar Energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.2426-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the quality of solar irradiation data by means of a web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Society, 27th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. pp.A-03419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDa: a project for the integration and exploitation of networked solar radiation databases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Communication in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienne, Austria. pp.713-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche - Global simulation : Implementing renewable energy technologies via Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Baeurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thornsten Hodapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutional cooperation for solar energy in the Mekong Riparian Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Hanoi, Vietnam. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Renewable Energy Information System IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Bäurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilhjàlmur Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European "Renewable Energy Database Workshop"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche server: always up-to-date market overview of PV modules on the Internet www.ret-market.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Sixteenth European photovoltaic solar energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Glasgow, United Kingdom. ISBN : 1-902916-18-2 p. 2872-2875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climatological database of the Linke turbidity factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Jerusalem, Israel. pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web server for accessing a database on solar radiation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOGEO'98 Earth Observation &amp; Geo-Spatial Web and Internet Workshop '98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Salzburg, Austria. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fulcheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ravary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2006.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabat&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas&#243;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Serral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Estima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534931.2534933" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Percivall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Kun Chung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Robinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf B. Husar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Falke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mc Cabe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Beyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mccabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schillings" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Best" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delamare" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Busquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schmid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Baeurle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Hodapp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta B&#228;urle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilhj&#224;lmur Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538926v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Buchholz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cameron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Francis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Angles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472045v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03019640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1679267" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2006.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Geiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabat&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03335888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Sadoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maslak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01793808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthes Rieke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mas&#243;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Serral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Maso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guermont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Zelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calkoen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Santbergen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Estima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534931.2534933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Percivall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Kun Chung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00608691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Beyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Robinson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf B. Husar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mccabe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Robinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Falke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Mc Cabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schillings" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00477645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stackhouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Best" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delamare" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Busquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schmid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Baeurle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Hodapp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta B&#228;urle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilhj&#224;lmur Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538926v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Buchholz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cameron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Francis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Angles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>