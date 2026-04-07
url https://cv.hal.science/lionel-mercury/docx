--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -728,252 +728,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03130207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of freezing pressure in sea ice discrete brine inclusions and its impact on aqueous-gaseous equilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Galley</w:t>
+                <w:t xml:space="preserve">Capillarity-driven supersolubility in dual-porosity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014597⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02005429v1</w:t>
+                <w:t xml:space="preserve">insu-02043546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity-driven supersolubility in dual-porosity systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Hulin</w:t>
+                <w:t xml:space="preserve">Evidence of freezing pressure in sea ice discrete brine inclusions and its impact on aqueous-gaseous equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crabeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 252, pp.144-158. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.1660-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02043546v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of capillary water in unsaturated zones</w:t>
               </w:r>
@@ -3449,463 +3449,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04923069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental superheating and cavitation of water and solutions at spinodal-like negative pressures</w:t>
+                <w:t xml:space="preserve">Confined water in complex networks: unifying our understanding of pore water and solutes at all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niel Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zilberbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.159-171, 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, 3 p., 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00906681v1</w:t>
+                <w:t xml:space="preserve">insu-00908738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined water in complex networks: unifying our understanding of pore water and solutes at all scales</w:t>
+                <w:t xml:space="preserve">Experimental superheating and cavitation of water and solutions at spinodal-like negative pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Shmulovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 3 p., 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.159-171, 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00908738v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00906681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-Thermodynamics Conversion as a Function of Temperature: Towards Confined Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bergonzi</w:t>
+                <w:t xml:space="preserve">Geochemistry of Capillary Hydrogeochemical Systems in Arid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.43-53, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.213-221, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00906892v1</w:t>
+                <w:t xml:space="preserve">insu-00906685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Capillary Hydrogeochemical Systems in Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">Infrared-Thermodynamics Conversion as a Function of Temperature: Towards Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bergonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.213-221, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.43-53, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00906685v1</w:t>
+                <w:t xml:space="preserve">insu-00906892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of gas and mineral solubility in the unsaturated-zone water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zilberbrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Zilberbrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Modeling of Groundwater, Vadose and Geothermal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.27-43, 2011, 978-0-415-66810-1. </w:t>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04619654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03130207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crabeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.02.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03647d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01950861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dijkstra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Federico Hernandez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.124202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP08012F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869591114030060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03466j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeddine Sameut-Bouhaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00655736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23221A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyamaama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kirino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-009-9417-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV28TN0W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312436.ch1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Tas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zilberbrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11394-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02081078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04619654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03130207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.02.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crabeck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03647d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01950861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dijkstra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Federico Hernandez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.124202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP08012F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869591114030060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03466j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeddine Sameut-Bouhaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00655736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23221A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyamaama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kirino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-009-9417-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV28TN0W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312436.ch1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Tas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zilberbrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11394-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02081078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>