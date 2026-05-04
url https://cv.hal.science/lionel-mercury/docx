--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -728,473 +728,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03130207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity-driven supersolubility in dual-porosity systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Hulin</w:t>
+                <w:t xml:space="preserve">Metastable phase equilibria in the ice II stability field. A Raman study of synthetic high-density water inclusions in quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.02.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.19554-19566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03647d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02043546v1</w:t>
+                <w:t xml:space="preserve">insu-02274539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of freezing pressure in sea ice discrete brine inclusions and its impact on aqueous-gaseous equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crabeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.1660-1678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of capillary water in unsaturated zones</w:t>
+                <w:t xml:space="preserve">Capillarity-driven supersolubility in dual-porosity systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 265, pp.279-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.07.058⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 252, pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02267563v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02043546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable phase equilibria in the ice II stability field. A Raman study of synthetic high-density water inclusions in quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Krüger</w:t>
+                <w:t xml:space="preserve">Regeneration of capillary water in unsaturated zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.19554-19566. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.279-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cp03647d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02274539v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02267563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pinch-off relaxation of two-dimensional droplets in a Hele-Shaw cell</w:t>
               </w:r>
@@ -2335,404 +2335,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00655736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt precipitation and trapped liquid cavitation in micrometric capillary tubes.</w:t>
+                <w:t xml:space="preserve">Solute distribution in porous rhyolite as evaluated by sequential centrifugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majda Bouzid</w:t>
+                <w:t xml:space="preserve">Tadashi Yokoyamaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Kirino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.04.095⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.1524-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00589810v1</w:t>
+                <w:t xml:space="preserve">insu-00602697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-pore tensile stress by drying-induced capillary bridges inside porous materials.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Salt precipitation and trapped liquid cavitation in micrometric capillary tubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 355, pp.494-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.12.058⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 360 (2), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.04.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00551322v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00589810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute distribution in porous rhyolite as evaluated by sequential centrifugation</w:t>
+                <w:t xml:space="preserve">In-pore tensile stress by drying-induced capillary bridges inside porous materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadashi Yokoyamaama</w:t>
+                <w:t xml:space="preserve">Majda Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoru Nakashima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Kirino</w:t>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (8), pp.1524-1534. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 355, pp.494-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00602697v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00551322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive properties of water in volcanic and hydrothermal systems</w:t>
               </w:r>
@@ -3449,217 +3449,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04923069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined water in complex networks: unifying our understanding of pore water and solutes at all scales</w:t>
+                <w:t xml:space="preserve">Experimental superheating and cavitation of water and solutions at spinodal-like negative pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Shmulovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 3 p., 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.159-171, 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00908738v1</w:t>
+                <w:t xml:space="preserve">insu-00906681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental superheating and cavitation of water and solutions at spinodal-like negative pressures</w:t>
+                <w:t xml:space="preserve">Confined water in complex networks: unifying our understanding of pore water and solutes at all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niel Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zilberbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.159-171, 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, 3 p., 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00906681v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00908738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of Capillary Hydrogeochemical Systems in Arid Environments</w:t>
               </w:r>
@@ -3861,51 +3861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of gas and mineral solubility in the unsaturated-zone water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zilberbrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Zilberbrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Modeling of Groundwater, Vadose and Geothermal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.27-43, 2011, 978-0-415-66810-1. </w:t>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04619654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03130207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.02.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crabeck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03647d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01950861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dijkstra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Federico Hernandez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.124202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP08012F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869591114030060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03466j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeddine Sameut-Bouhaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00655736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23221A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyamaama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kirino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-009-9417-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV28TN0W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312436.ch1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Tas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zilberbrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11394-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02081078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04619654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03130207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03647d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crabeck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014597" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.02.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01950861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dijkstra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Federico Hernandez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.124202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP08012F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869591114030060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03466j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeddine Sameut-Bouhaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00655736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23221A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyamaama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kirino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-009-9417-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV28TN0W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312436.ch1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Tas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zilberbrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11394-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02081078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>