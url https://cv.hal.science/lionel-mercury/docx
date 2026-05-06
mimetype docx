--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -728,473 +728,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03130207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable phase equilibria in the ice II stability field. A Raman study of synthetic high-density water inclusions in quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Krüger</w:t>
+                <w:t xml:space="preserve">Capillarity-driven supersolubility in dual-porosity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp03647d⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02274539v1</w:t>
+                <w:t xml:space="preserve">insu-02043546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of freezing pressure in sea ice discrete brine inclusions and its impact on aqueous-gaseous equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crabeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.1660-1678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity-driven supersolubility in dual-porosity systems</w:t>
+                <w:t xml:space="preserve">Regeneration of capillary water in unsaturated zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 252, pp.144-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.02.026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 265, pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02043546v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02267563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of capillary water in unsaturated zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Hulin</w:t>
+                <w:t xml:space="preserve">Metastable phase equilibria in the ice II stability field. A Raman study of synthetic high-density water inclusions in quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 265, pp.279-291. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.19554-19566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.07.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03647d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02267563v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02274539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pinch-off relaxation of two-dimensional droplets in a Hele-Shaw cell</w:t>
               </w:r>
@@ -2335,404 +2335,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00655736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute distribution in porous rhyolite as evaluated by sequential centrifugation</w:t>
+                <w:t xml:space="preserve">Salt precipitation and trapped liquid cavitation in micrometric capillary tubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadashi Yokoyamaama</w:t>
+                <w:t xml:space="preserve">Majda Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoru Nakashima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Kirino</w:t>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 360 (2), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.04.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00602697v1</w:t>
+                <w:t xml:space="preserve">insu-00589810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt precipitation and trapped liquid cavitation in micrometric capillary tubes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">In-pore tensile stress by drying-induced capillary bridges inside porous materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 360 (2), pp.768-776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.04.095⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 355, pp.494-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00589810v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00551322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-pore tensile stress by drying-induced capillary bridges inside porous materials.</w:t>
+                <w:t xml:space="preserve">Solute distribution in porous rhyolite as evaluated by sequential centrifugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majda Bouzid</w:t>
+                <w:t xml:space="preserve">Tadashi Yokoyamaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Nakashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Kirino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 355, pp.494-502. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.1524-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.12.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00551322v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00602697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive properties of water in volcanic and hydrothermal systems</w:t>
               </w:r>
@@ -3449,463 +3449,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04923069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental superheating and cavitation of water and solutions at spinodal-like negative pressures</w:t>
+                <w:t xml:space="preserve">Confined water in complex networks: unifying our understanding of pore water and solutes at all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niel Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zilberbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.159-171, 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, 3 p., 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00906681v1</w:t>
+                <w:t xml:space="preserve">insu-00908738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined water in complex networks: unifying our understanding of pore water and solutes at all scales</w:t>
+                <w:t xml:space="preserve">Experimental superheating and cavitation of water and solutions at spinodal-like negative pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Shmulovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 3 p., 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.159-171, 2014, Series: NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-7533-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00908738v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00906681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Capillary Hydrogeochemical Systems in Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">Infrared-Thermodynamics Conversion as a Function of Temperature: Towards Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bergonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.213-221, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.43-53, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00906685v1</w:t>
+                <w:t xml:space="preserve">insu-00906892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-Thermodynamics Conversion as a Function of Temperature: Towards Confined Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bergonzi</w:t>
+                <w:t xml:space="preserve">Geochemistry of Capillary Hydrogeochemical Systems in Arid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercury, Lionel; Tas, Niels; Zilberbrand, Michael (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Reactivity of Solutions in Confined Hydrosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.43-53, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.213-221, 2013, Series: NATO Science for Peace and Security Series C: Environmental Security, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7534-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00906892v1</w:t>
+                <w:t xml:space="preserve">insu-00906685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of gas and mineral solubility in the unsaturated-zone water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zilberbrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Zilberbrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Modeling of Groundwater, Vadose and Geothermal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.27-43, 2011, 978-0-415-66810-1. </w:t>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04619654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03130207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03647d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crabeck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014597" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.02.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01950861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dijkstra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Federico Hernandez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.124202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP08012F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869591114030060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03466j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeddine Sameut-Bouhaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00655736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23221A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyamaama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kirino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-009-9417-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV28TN0W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312436.ch1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_14" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Tas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zilberbrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11394-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02081078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04619654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Hulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03130207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.02.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crabeck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kr&#252;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03647d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01950861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dijkstra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Federico Hernandez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.124202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Nsir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP08012F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0869591114030060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03466j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeddine Sameut-Bouhaik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00655736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23221A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyamaama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murakami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kirino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-009-9417-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV28TN0W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312436.ch1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00908738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Tas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zilberbrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7534-3_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11394-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02081078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>