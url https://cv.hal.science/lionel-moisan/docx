--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1261,252 +1261,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior Expectation of the Total Variation model: Properties and Experiments</w:t>
+                <w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Louchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Primet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Demarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Dimiccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120902276⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764175v3</w:t>
+                <w:t xml:space="preserve">hal-00798053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posterior Expectation of the Total Variation model: Properties and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Demarez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.2640-2684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120902276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798053v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dictionary Learning Approach for Poisson Image Deblurring</w:t>
               </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation as a local filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4021,51 +4021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation Restoration of Images Corrupted by Poisson Noise with Iterated Conditional Expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,51 +4207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation Denoising using Iterated Conditional Expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,282 +4936,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of well sampled images via a new ringing measure</w:t>
+                <w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388032v2</w:t>
+                <w:t xml:space="preserve">hal-00466487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t>
+                <w:t xml:space="preserve">Automatic detection of well sampled images via a new ringing measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Moisan</w:t>
+                <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, United States. pp.1030 - 1033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466487v2</w:t>
+                <w:t xml:space="preserve">hal-00388032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,77 +5284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5392,77 +5392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the global phase coherence of an image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Diego, United States. pp.1176 - 1179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation denoising using posterior expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,51 +5578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage Bayésien par Variation Totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5660,64 +5660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Cells in a Sequence of Images Using a Low-Dimension Image Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Demarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,77 +6076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear prefilter for image sampling with ringing artifact control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Gênes, Italy. pp.577-580, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7407,51 +7407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,51 +7716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point tracking: an a-contrario approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,51 +7879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit Sharpness Index related to Global Phase Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8123,51 +8123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329669v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0733-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850112v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ronsin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9467-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0757-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933628v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0560-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Philippe (ori) Braitbart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.29358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826615v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyong Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764175v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834517v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2255883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5M3W07S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2012.mmm-oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2205007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388020v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0227-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E81E94E2C12E61A16FA62CBF5F69F8DF16D00EF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100785855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0111-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXR4TGJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Stival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aos/1074290328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lisani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2002.804566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011290230196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L8XHW54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026593302236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBQPXT45-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean Michel Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Limbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Ceillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214695v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957747v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00867550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Espuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288148" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388032v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495324" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711970" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MULTITEMP.2007.4293061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700424" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.627604" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derumaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Labasque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118329016.ch21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012119792-6/50097-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-2081-3_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-21810-6_5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329669v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0733-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850112v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ronsin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9467-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0757-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933628v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0560-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Philippe (ori) Braitbart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.29358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826615v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyong Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764175v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834517v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2255883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5M3W07S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2012.mmm-oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2205007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388020v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0227-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E81E94E2C12E61A16FA62CBF5F69F8DF16D00EF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100785855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0111-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXR4TGJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Stival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aos/1074290328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lisani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2002.804566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011290230196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L8XHW54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026593302236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBQPXT45-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean Michel Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Limbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Ceillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214695v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957747v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00867550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Espuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288148" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388032v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495324" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711970" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MULTITEMP.2007.4293061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700424" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.627604" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derumaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Labasque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118329016.ch21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012119792-6/50097-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-2081-3_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-21810-6_5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>