--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1261,252 +1261,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t>
+                <w:t xml:space="preserve">Posterior Expectation of the Total Variation model: Properties and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Coquel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.2640-2684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120902276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798053v1</w:t>
+                <w:t xml:space="preserve">hal-00764175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior Expectation of the Total Variation model: Properties and Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of protein aggregation in Escherichia coli is governed by diffusion and nucleoid macromolecular crowding effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Primet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Louchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Demarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Dimiccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (4), pp.2640-2684. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), e1003038 (14 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120902276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.100303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764175v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dictionary Learning Approach for Poisson Image Deblurring</w:t>
               </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation as a local filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4021,51 +4021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation Restoration of Images Corrupted by Poisson Noise with Iterated Conditional Expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,51 +4207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation Denoising using Iterated Conditional Expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,282 +4936,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t>
+                <w:t xml:space="preserve">Automatic detection of well sampled images via a new ringing measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Moisan</w:t>
+                <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, United States. pp.1030 - 1033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466487v2</w:t>
+                <w:t xml:space="preserve">hal-00388032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of well sampled images via a new ringing measure</w:t>
+                <w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388032v2</w:t>
+                <w:t xml:space="preserve">hal-00466487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,77 +5284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5392,77 +5392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the global phase coherence of an image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Diego, United States. pp.1176 - 1179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Variation denoising using posterior expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,51 +5578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage Bayésien par Variation Totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5660,64 +5660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Cells in a Sequence of Images Using a Low-Dimension Image Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Demarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,239 +6070,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear prefilter for image sampling with ringing artifact control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
+                <w:t xml:space="preserve">Land cover classification from coarse resolution time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rougé</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st Symposium on Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Petersburg, Russia. http://www.isprs.org/proceedings/2005/ISRSE/html/papers/512.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262110v1</w:t>
+                <w:t xml:space="preserve">hal-00676268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover classification from coarse resolution time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
+                <w:t xml:space="preserve">A linear prefilter for image sampling with ringing artifact control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Poilvé</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Symposium on Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gênes, Italy. pp.577-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676268v1</w:t>
+                <w:t xml:space="preserve">hal-00262110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche a contrario pour la détection de changements à partir d'images satellite basse résolution</w:t>
               </w:r>
@@ -7407,51 +7407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,51 +7716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point tracking: an a-contrario approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,51 +7879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit Sharpness Index related to Global Phase Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8123,51 +8123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329669v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0733-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850112v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ronsin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9467-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0757-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933628v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0560-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Philippe (ori) Braitbart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.29358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826615v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyong Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764175v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834517v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2255883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5M3W07S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2012.mmm-oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2205007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388020v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0227-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E81E94E2C12E61A16FA62CBF5F69F8DF16D00EF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100785855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0111-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXR4TGJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Stival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aos/1074290328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lisani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2002.804566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011290230196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L8XHW54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026593302236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBQPXT45-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean Michel Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Limbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Ceillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214695v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957747v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00867550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Espuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288148" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388032v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495324" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711970" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MULTITEMP.2007.4293061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700424" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.627604" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derumaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Labasque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118329016.ch21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012119792-6/50097-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-2081-3_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-21810-6_5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio G R Suzumura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108448" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329669v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0733-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850112v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ronsin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9467-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0757-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1100099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933628v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0560-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Philippe (ori) Braitbart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.29358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826615v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyong Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764175v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Louchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Primet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Demarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.100303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834517v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2255883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Radjesvarane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.09.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5M3W07S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2012.mmm-oh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2205007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388020v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0227-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E81E94E2C12E61A16FA62CBF5F69F8DF16D00EF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100785855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0111-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXR4TGJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.916477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Stival" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aos/1074290328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lisani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2002.804566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011290230196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L8XHW54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026593302236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBQPXT45-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean Michel Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Limbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Ceillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214695v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957747v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00867550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Espuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288148" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388032v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495324" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711970" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MULTITEMP.2007.4293061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700424" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.627604" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530457" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derumaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Labasque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118329016.ch21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012119792-6/50097-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-2081-3_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-21810-6_5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>