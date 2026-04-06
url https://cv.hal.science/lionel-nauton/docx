--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -636,364 +636,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4-Triazole-3-thione analogues with an arylakyl group at position 4 as metallo-β-lactamase inhibitors</w:t>
+                <w:t xml:space="preserve">Cleavage of Aliphatic α-Hydroxy Ketones by Evolved Transketolase from Geobacillus stearothermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gavara</w:t>
+                <w:t xml:space="preserve">Hubert Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sevaille</w:t>
+                <w:t xml:space="preserve">Nazim Ocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Legru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Corsica</w:t>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2022.116964⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.3566-3576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767295v1</w:t>
+                <w:t xml:space="preserve">hal-03607757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleavage of Aliphatic α-Hydroxy Ketones by Evolved Transketolase from Geobacillus stearothermophilus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,2,4-Triazole-3-thione analogues with an arylakyl group at position 4 as metallo-β-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Casajus</w:t>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Ocal</w:t>
+                <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Giuseppina Corsica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.3566-3576. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.116964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2022.116964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607757v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Alkyl-1,2,4-triazole-3-thione analogues as metallo-b-lactamase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1142,1367 +1142,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate Aldolases Catalyze Cross-Aldol Reactions between Ketones: Highly Selective Access to Multi-Functionalized Tertiary Alcohols</w:t>
+                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Laurent</w:t>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Uzel</w:t>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Hélaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.2538-2543. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907546v1</w:t>
+                <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Synthesis of Aliphatic Acyloins through Thermostable Transketolase Catalyzed-Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4-(N-Alkyl- and -Acyl-amino)-1,2,4-triazole-3-thione Analogs as Metallo-β-Lactamase Inhibitors: Impact of 4-Linker on Potency and Spectrum of Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Casajus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas De Dios Miguel</w:t>
+                <w:t xml:space="preserve">Paola Sandra Mercuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202001160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom10081094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995504v1</w:t>
+                <w:t xml:space="preserve">hal-02997710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
+                <w:t xml:space="preserve">Pyridin-2(1H)one derivatives: A possible new class of therapeutics for mechanical allodynia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+                <w:t xml:space="preserve">Alexia Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Descheemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinto-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.111917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404054v1</w:t>
+                <w:t xml:space="preserve">hal-02444268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridin-2(1H)one derivatives: A possible new class of therapeutics for mechanical allodynia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic Synthesis of Aliphatic Acyloins through Thermostable Transketolase Catalyzed-Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Visseq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinto-Pardo</w:t>
+                <w:t xml:space="preserve">Thomas De Dios Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111917⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444268v1</w:t>
+                <w:t xml:space="preserve">hal-02995504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-(N-Alkyl- and -Acyl-amino)-1,2,4-triazole-3-thione Analogs as Metallo-β-Lactamase Inhibitors: Impact of 4-Linker on Potency and Spectrum of Inhibition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Legru</w:t>
+                <w:t xml:space="preserve">Pyruvate Aldolases Catalyze Cross-Aldol Reactions between Ketones: Highly Selective Access to Multi-Functionalized Tertiary Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Sandra Mercuri</w:t>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.1094. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2538-2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10081094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997710v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
+                <w:t xml:space="preserve">Radhe Shyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.e23273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.23273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329545v1</w:t>
+                <w:t xml:space="preserve">hal-02194898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of 2,6-Disubstituted-1,2,3,6-Tetrahydropyridines through a Palladium-Catalyzed Intramolecular Allylic Amination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Anizon</w:t>
+                <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901520⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444228v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolved Thermostable Transketolase for Stereoselective Two-Carbon Elongation of Non-Phosphorylated Aldoses to Naturally Rare Ketoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lorillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie L’enfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), pp.4754-4763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.9b01339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164744v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhe Shyam</w:t>
+                <w:t xml:space="preserve">Diastereoselective Synthesis of 2,6-Disubstituted-1,2,3,6-Tetrahydropyridines through a Palladium-Catalyzed Intramolecular Allylic Amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+                <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.e23273. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (47), pp.7686-7702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.23273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194898v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically Diverse Shapes Accessible by Modular Design of Arylopeptoid Macrocycles</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,64 +2882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4-Triazole-3-thione Compounds as Inhibitors of Dizinc Metallo-β-lactamases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bebrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,546 +3010,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of pyrido[3,4-g]quinazoline derivatives as CMGC family protein kinase inhibitors: Design, synthesis, inhibitory potency and X-ray co–crystal structure.</w:t>
+                <w:t xml:space="preserve">Synthesis and biological activity of pyrazole analogues of the staurosporine aglycon K252c.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.3116-3124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308803v1</w:t>
+                <w:t xml:space="preserve">hal-01367761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of pyrido[3,4-g]quinazoline derivatives as CMGC family protein kinase inhibitors: Design, synthesis, inhibitory potency and X-ray co–crystal structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323789v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preliminary in vitro kinase inhibition evaluation of new diversely substituted pyrido[3,4-g]quinazoline derivatives.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.2144-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.07.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367659v1</w:t>
+                <w:t xml:space="preserve">hal-01323789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological activity of pyrazole analogues of the staurosporine aglycon K252c.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and preliminary in vitro kinase inhibition evaluation of new diversely substituted pyrido[3,4-g]quinazoline derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Giraud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
+                <w:t xml:space="preserve">Nadège Loaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Suchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Laurent Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.3116-3124. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.4327-4329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367761v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Soluble Gold–N-Heterocyclic Carbene Complexes for the Catalytic Homogeneous Acid- and Silver-Free Hydration of Hydrophilic Alkynes.</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering a Thermostable Transketolase for Unnatural Conversion of (2S)-Hydroxyaldehyde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lorillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,401 +3821,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyrazolo[4,3-a]phenanthridines, a new scaffold for Pim kinase inhibition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">New N-1,N-10 bridged pyrrolo[2,3-a]carbazole-3-carbaldehyde: synthesis and biological activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Herfindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077451v1</w:t>
+                <w:t xml:space="preserve">hal-01077457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New N-1,N-10 bridged pyrrolo[2,3-a]carbazole-3-carbaldehyde: synthesis and biological activities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Synthesis of pyrazolo[4,3-a]phenanthridines, a new scaffold for Pim kinase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Herfindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.108-115. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.4704-4710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2014.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077457v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New potent and selective inhibitor of Pim-1/3 protein kinases sensitizes human colon carcinoma cells to doxorubicin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyubov G. Dezhenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.1228-1236. </w:t>
@@ -4278,51 +4278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic arylopeptoids - a novel type of cyclic N-alkylated aromatic oligoamides forming nanotubular assemblies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,893 +4393,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Cu(I)-mesoionic NHC carbenes associated with nitrogen additives the best Cu-carbene catalysts for the azide-alkyne click reaction in solution? A case study.</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure, DNA cleavage and cytotoxic activities of palladium(II) complexes of 4-phenyl-3-thiosemicarbazide and triphenylphosphine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hohloch</w:t>
+                <w:t xml:space="preserve">Fillipe Vieira Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biprajit Sarkar</w:t>
+                <w:t xml:space="preserve">Carolina Valério Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Eduardo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracilda Z. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.1808-1812</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4499-4505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812528v1</w:t>
+                <w:t xml:space="preserve">hal-00948885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminogenic &amp;quot;Clickable&amp;quot; Lanthanide Complexes for Protein Labeling.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-Based Design of PDZ Ligands as Inhibitors of 5-HT2A Receptor/PSD-95 PDZ1 Domain Interaction Possessing Anti-hyperalgesic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Matache</w:t>
+                <w:t xml:space="preserve">Alexandre Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Canet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+                <w:t xml:space="preserve">Liam Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.2209-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400308u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950489v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pyrrolo[2,3-g]indazoles as new Pim kinase inhibitors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Suchaud</w:t>
+                <w:t xml:space="preserve">Are Cu(I)-mesoionic NHC carbenes associated with nitrogen additives the best Cu-carbene catalysts for the azide-alkyne click reaction in solution? A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hohloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biprajit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1808-1812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089114v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 1,6-dihydropyrazolo[4,3-c]carbazoles and 3,6-dihydropyrazolo[3,4-c]carbazoles as new Pim kinase inhibitors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théry</w:t>
+                <w:t xml:space="preserve">Luminogenic &amp;quot;Clickable&amp;quot; Lanthanide Complexes for Protein Labeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niculina D. Hădade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Matache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.9206-9208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089084v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure, DNA cleavage and cytotoxic activities of palladium(II) complexes of 4-phenyl-3-thiosemicarbazide and triphenylphosphine.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iracilda Z. Carlos</w:t>
+                <w:t xml:space="preserve">Identification of pyrrolo[2,3-g]indazoles as new Pim kinase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.2298-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.02.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948885v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design of PDZ Ligands as Inhibitors of 5-HT2A Receptor/PSD-95 PDZ1 Domain Interaction Possessing Anti-hyperalgesic Activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naoual Bouzidi</w:t>
+                <w:t xml:space="preserve">Identification of 1,6-dihydropyrazolo[4,3-c]carbazoles and 3,6-dihydropyrazolo[3,4-c]carbazoles as new Pim kinase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Wattiez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (14), pp.4102-4111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cb400308u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00948867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological activities of 4-substituted pyrrolo[2,3-a]carbazole Pim kinase inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41, pp.6803-6812</w:t>
@@ -5696,51 +5696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, protein kinase inhibitory potencies and in vitro antiproliferative activities of meridianin derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54, pp.4474-4489</w:t>
@@ -5946,103 +5946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and molecular modelling study of new trimeric quinoline derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Saugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,64 +6818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6942,90 +6942,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, protein kinase inhibitory potencies and in vitro antiproliferative activities of meridianin derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7067,90 +7067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Pim kinase inhibitory potencies and in vitro antiproliferative activities of diversely substituted pyrrolo[2,3-a]carbazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7205,77 +7205,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edifices glycoconjugués multivalents. Antigènes Tn – béta-Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7469,51 +7469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anizon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09160A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bebrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena De&#8197;luca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.07.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suchaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.05.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTTJQSR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.07.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPR35737-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2014.09.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDFHX2N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Dezhenkova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520614666140825124456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-HKQXF49T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biprajit Sarkar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina D. H&#259;dade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Matache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.074" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMP9X30L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saugues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGL6Q0M4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Vieira Rocha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Val&#233;rio Barra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Eduardo Mauro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracilda Z. Carlos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Aku&#233;-G&#233;du" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDPDD37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dideberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3K3ZCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#246;secke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brandolin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505009222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anizon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09160A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bebrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena De&#8197;luca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.07.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTTJQSR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2014.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDFHX2N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPR35737-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Dezhenkova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520614666140825124456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-HKQXF49T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Vieira Rocha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Val&#233;rio Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Eduardo Mauro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracilda Z. Carlos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biprajit Sarkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina D. H&#259;dade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Matache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMP9X30L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saugues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.05.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGL6Q0M4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Aku&#233;-G&#233;du" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDPDD37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dideberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3K3ZCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#246;secke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brandolin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505009222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>