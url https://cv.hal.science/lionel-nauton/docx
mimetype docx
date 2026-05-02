--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -904,265 +904,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Alkyl-1,2,4-triazole-3-thione analogues as metallo-b-lactamase inhibitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QM/MM Study of Human Transketolase: Thiamine Diphosphate Activation Mechanism and Complete Catalytic Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.105024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358457v1</w:t>
+                <w:t xml:space="preserve">hal-03286397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM Study of Human Transketolase: Thiamine Diphosphate Activation Mechanism and Complete Catalytic Cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4-Alkyl-1,2,4-triazole-3-thione analogues as metallo-b-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Legru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sevaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.105024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.105024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286397v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
               </w:r>
@@ -2482,291 +2482,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Diverse Shapes Accessible by Modular Design of Arylopeptoid Macrocycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Riccardis</w:t>
+                <w:t xml:space="preserve">Angelina Aujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+                <w:t xml:space="preserve">Marine Debacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Faure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.268 - 271. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705225v1</w:t>
+                <w:t xml:space="preserve">hal-02323732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topologically Diverse Shapes Accessible by Modular Design of Arylopeptoid Macrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Aujon</w:t>
+                <w:t xml:space="preserve">Francesco de Riccardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Debacker</w:t>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.268 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323732v1</w:t>
+                <w:t xml:space="preserve">hal-01705225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A catalytic intramolecular nitrene insertion into a copper(I)–N-heterocyclic carbene bond yielding fused nitrogen heterocycles.</w:t>
               </w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Fauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,308 +3144,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of pyrido[3,4-g]quinazoline derivatives as CMGC family protein kinase inhibitors: Design, synthesis, inhibitory potency and X-ray co–crystal structure.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.2144-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308803v1</w:t>
+                <w:t xml:space="preserve">hal-01323789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of pyrido[3,4-g]quinazoline derivatives as CMGC family protein kinase inhibitors: Design, synthesis, inhibitory potency and X-ray co–crystal structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.2144-2152. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323789v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preliminary in vitro kinase inhibition evaluation of new diversely substituted pyrido[3,4-g]quinazoline derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic arylopeptoids - a novel type of cyclic N-alkylated aromatic oligoamides forming nanotubular assemblies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,273 +4652,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Cu(I)-mesoionic NHC carbenes associated with nitrogen additives the best Cu-carbene catalysts for the azide-alkyne click reaction in solution? A case study.</w:t>
+                <w:t xml:space="preserve">Luminogenic &amp;quot;Clickable&amp;quot; Lanthanide Complexes for Protein Labeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hohloch</w:t>
+                <w:t xml:space="preserve">Nicolas Candelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biprajit Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Niculina D. Hădade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Matache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.1808-1812</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.9206-9208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812528v1</w:t>
+                <w:t xml:space="preserve">hal-00950489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminogenic &amp;quot;Clickable&amp;quot; Lanthanide Complexes for Protein Labeling.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Cu(I)-mesoionic NHC carbenes associated with nitrogen additives the best Cu-carbene catalysts for the azide-alkyne click reaction in solution? A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Matache</w:t>
+                <w:t xml:space="preserve">Stephan Hohloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Canet</w:t>
+                <w:t xml:space="preserve">Biprajit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.9206-9208</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1808-1812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950489v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of pyrrolo[2,3-g]indazoles as new Pim kinase inhibitors.</w:t>
               </w:r>
@@ -5235,51 +5235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7469,51 +7469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anizon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09160A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bebrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena De&#8197;luca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.07.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTTJQSR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2014.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDFHX2N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPR35737-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Dezhenkova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520614666140825124456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-HKQXF49T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Vieira Rocha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Val&#233;rio Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Eduardo Mauro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracilda Z. Carlos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biprajit Sarkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candelon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina D. H&#259;dade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Matache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMP9X30L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saugues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.05.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGL6Q0M4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Aku&#233;-G&#233;du" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDPDD37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dideberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3K3ZCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#246;secke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brandolin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505009222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anizon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03660" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09160A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bebrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena De&#8197;luca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.07.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTTJQSR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2014.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDFHX2N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPR35737-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Dezhenkova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520614666140825124456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-HKQXF49T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Vieira Rocha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Val&#233;rio Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Eduardo Mauro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracilda Z. Carlos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina D. H&#259;dade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Matache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biprajit Sarkar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMP9X30L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saugues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.05.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGL6Q0M4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Aku&#233;-G&#233;du" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDPDD37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dideberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3K3ZCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#246;secke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brandolin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505009222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>