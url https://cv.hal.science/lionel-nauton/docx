--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t>
+                <w:t xml:space="preserve">Ceramidonines, Fused 3,9‐Diazaperylenes, and Related Compounds: From Synthesis to Physicochemical Properties and Evaluation as Inhibitors of PIM Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fayon</w:t>
+                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Feschet</w:t>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 319 (Pt 2), pp.145043. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174554v1</w:t>
+                <w:t xml:space="preserve">hal-05621473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t>
+                <w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Paulat</w:t>
+                <w:t xml:space="preserve">Pierre Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gastaldi</w:t>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariline Theveniot</w:t>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Emmanuelle Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 319 (Pt 2), pp.145043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05384060v1</w:t>
+                <w:t xml:space="preserve">hal-05174554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Paulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline Theveniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00079⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600374v1</w:t>
+                <w:t xml:space="preserve">cea-05384060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Kinase Inhibitory Potencies of Pyrazolo[3,4-g]Isoquinolines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Théry</w:t>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (17), pp.5578. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (10), pp.4112-4120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27175578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765284v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleavage of Aliphatic α-Hydroxy Ketones by Evolved Transketolase from Geobacillus stearothermophilus</w:t>
+                <w:t xml:space="preserve">Synthesis and Kinase Inhibitory Potencies of Pyrazolo[3,4-g]Isoquinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Casajus</w:t>
+                <w:t xml:space="preserve">Mathilde Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chloé Rémondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.3566-3576. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (17), pp.5578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27175578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607757v1</w:t>
+                <w:t xml:space="preserve">hal-03765284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4-Triazole-3-thione analogues with an arylakyl group at position 4 as metallo-β-lactamase inhibitors</w:t>
               </w:r>
@@ -904,147 +904,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM Study of Human Transketolase: Thiamine Diphosphate Activation Mechanism and Complete Catalytic Cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cleavage of Aliphatic α-Hydroxy Ketones by Evolved Transketolase from Geobacillus stearothermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Ocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00190⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.3566-3576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c05140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286397v1</w:t>
+                <w:t xml:space="preserve">hal-03607757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Alkyl-1,2,4-triazole-3-thione analogues as metallo-b-lactamase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1066,2412 +1096,2382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113, pp.105024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.105024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">QM/MM Study of Human Transketolase: Thiamine Diphosphate Activation Mechanism and Complete Catalytic Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404054v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-(N-Alkyl- and -Acyl-amino)-1,2,4-triazole-3-thione Analogs as Metallo-β-Lactamase Inhibitors: Impact of 4-Linker on Potency and Spectrum of Inhibition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyruvate Aldolases Catalyze Cross-Aldol Reactions between Ketones: Highly Selective Access to Multi-Functionalized Tertiary Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Sandra Mercuri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10081094⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2538-2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997710v1</w:t>
+                <w:t xml:space="preserve">hal-02907546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridin-2(1H)one derivatives: A possible new class of therapeutics for mechanical allodynia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enzymatic Synthesis of Aliphatic Acyloins through Thermostable Transketolase Catalyzed-Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas De Dios Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 187, pp.111917. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444268v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Synthesis of Aliphatic Acyloins through Thermostable Transketolase Catalyzed-Reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">4-(N-Alkyl- and -Acyl-amino)-1,2,4-triazole-3-thione Analogs as Metallo-β-Lactamase Inhibitors: Impact of 4-Linker on Potency and Spectrum of Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Legru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas De Dios Miguel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paola Sandra Mercuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202001160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom10081094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995504v1</w:t>
+                <w:t xml:space="preserve">hal-02997710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate Aldolases Catalyze Cross-Aldol Reactions between Ketones: Highly Selective Access to Multi-Functionalized Tertiary Alcohols</w:t>
+                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Laurent</w:t>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Uzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b05512⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907546v1</w:t>
+                <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridin-2(1H)one derivatives: A possible new class of therapeutics for mechanical allodynia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhe Shyam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amélie Descheemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinto-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Taillefumier</w:t>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.23273⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.111917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194898v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164744v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolved Thermostable Transketolase for Stereoselective Two-Carbon Elongation of Non-Phosphorylated Aldoses to Naturally Rare Ketoses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Diastereoselective Synthesis of 2,6-Disubstituted-1,2,3,6-Tetrahydropyridines through a Palladium-Catalyzed Intramolecular Allylic Amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01339⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (47), pp.7686-7702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195534v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+                <w:t xml:space="preserve">Evolved Thermostable Transketolase for Stereoselective Two-Carbon Elongation of Non-Phosphorylated Aldoses to Naturally Rare Ketoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie L’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rambourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.4754-4763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329545v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of 2,6-Disubstituted-1,2,3,6-Tetrahydropyridines through a Palladium-Catalyzed Intramolecular Allylic Amination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Visseq</w:t>
+                <w:t xml:space="preserve">Kinase inhibitions in pyrido[4,3-h] and [3,4-g]quinazolines: Synthesis, SAR and molecular modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Anizon</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901520⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444228v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Laurent</w:t>
+                <w:t xml:space="preserve">NC α‐ gem ‐dimethylated peptoid side chains: A novel approach for structural control and peptide sequence mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhe Shyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+                <w:t xml:space="preserve">Gaetano Angelici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Aujon</w:t>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Debacker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+                <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.e23273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.23273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323732v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically Diverse Shapes Accessible by Modular Design of Arylopeptoid Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Francesco de Riccardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Riccardis</w:t>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.268 - 271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalytic intramolecular nitrene insertion into a copper(I)–N-heterocyclic carbene bond yielding fused nitrogen heterocycles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Fauché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+                <w:t xml:space="preserve">Angelina Aujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+                <w:t xml:space="preserve">Marine Debacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.2402-2405. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC09160A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546151v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4-Triazole-3-thione Compounds as Inhibitors of Dizinc Metallo-β-lactamases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A catalytic intramolecular nitrene insertion into a copper(I)–N-heterocyclic carbene bond yielding fused nitrogen heterocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bebrone</w:t>
+                <w:t xml:space="preserve">Kévin Fauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena De luca</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700186⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.2402-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC09160A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923462v1</w:t>
+                <w:t xml:space="preserve">hal-01546151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological activity of pyrazole analogues of the staurosporine aglycon K252c.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick J. Esvan</w:t>
+                <w:t xml:space="preserve">1,2,4-Triazole-3-thione Compounds as Inhibitors of Dizinc Metallo-β-lactamases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sevaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Giraud</w:t>
+                <w:t xml:space="preserve">Carine Bebrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Filomena De luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.05.032⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.972-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367761v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discovery of pyrido[3,4-g]quinazoline derivatives as CMGC family protein kinase inhibitors: Design, synthesis, inhibitory potency and X-ray co–crystal structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323789v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of pyrido[3,4-g]quinazoline derivatives as CMGC family protein kinase inhibitors: Design, synthesis, inhibitory potency and X-ray co–crystal structure.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Insights into the Thiamine Diphosphate Enzyme Activation Mechanism: Computational Model for Transketolase Using a Quantum Mechanical/Molecular Mechanical Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.170-177. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.2144-2152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308803v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preliminary in vitro kinase inhibition evaluation of new diversely substituted pyrido[3,4-g]quinazoline derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J. Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Loaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,547 +3529,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Soluble Gold–N-Heterocyclic Carbene Complexes for the Catalytic Homogeneous Acid- and Silver-Free Hydration of Hydrophilic Alkynes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and biological activity of pyrazole analogues of the staurosporine aglycon K252c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Frémont</w:t>
+                <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 357, pp.3893-3900. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.3116-3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201500729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264762v1</w:t>
+                <w:t xml:space="preserve">hal-01367761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a Thermostable Transketolase for Unnatural Conversion of (2S)-Hydroxyaldehyde.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-Soluble Gold–N-Heterocyclic Carbene Complexes for the Catalytic Homogeneous Acid- and Silver-Free Hydration of Hydrophilic Alkynes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Lorillière</w:t>
+                <w:t xml:space="preserve">Pierre de Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Yi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Titu Devamani</w:t>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 357, pp.1715-1720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201500207⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 357, pp.3893-3900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201500729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206477v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New N-1,N-10 bridged pyrrolo[2,3-a]carbazole-3-carbaldehyde: synthesis and biological activities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Giraud</w:t>
+                <w:t xml:space="preserve">Engineering a Thermostable Transketolase for Unnatural Conversion of (2S)-Hydroxyaldehyde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Abdoul-Zabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bourhis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théry</w:t>
+                <w:t xml:space="preserve">Thangavelu Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Herfindal</w:t>
+                <w:t xml:space="preserve">Titu Devamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.108-115. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.1715-1720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2014.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201500207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077457v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pyrazolo[4,3-a]phenanthridines, a new scaffold for Pim kinase inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Suchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.4704-4710. </w:t>
@@ -4113,2662 +4101,2808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New potent and selective inhibitor of Pim-1/3 protein kinases sensitizes human colon carcinoma cells to doxorubicin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moreau</w:t>
+                <w:t xml:space="preserve">New N-1,N-10 bridged pyrrolo[2,3-a]carbazole-3-carbaldehyde: synthesis and biological activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyubov G. Dezhenkova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marion Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thery</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Herfindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1871520614666140825124456⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077420v1</w:t>
+                <w:t xml:space="preserve">hal-01077457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocyclic arylopeptoids - a novel type of cyclic N-alkylated aromatic oligoamides forming nanotubular assemblies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+                <w:t xml:space="preserve">New potent and selective inhibitor of Pim-1/3 protein kinases sensitizes human colon carcinoma cells to doxorubicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov G. Dezhenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Anizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Avignant</w:t>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.3564-3567. </w:t>
+              <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.1228-1236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC00821A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1871520614666140825124456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987596v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure, DNA cleavage and cytotoxic activities of palladium(II) complexes of 4-phenyl-3-thiosemicarbazide and triphenylphosphine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Vieira Rocha</w:t>
+                <w:t xml:space="preserve">Macrocyclic arylopeptoids - a novel type of cyclic N-alkylated aromatic oligoamides forming nanotubular assemblies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hjelmgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Valério Barra</w:t>
+                <w:t xml:space="preserve">Malika El-Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Eduardo Mauro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
+                <w:t xml:space="preserve">Daniel Avignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.3564-3567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC00821A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948885v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design of PDZ Ligands as Inhibitors of 5-HT2A Receptor/PSD-95 PDZ1 Domain Interaction Possessing Anti-hyperalgesic Activity</w:t>
+                <w:t xml:space="preserve">Are Cu(I)-mesoionic NHC carbenes associated with nitrogen additives the best Cu-carbene catalysts for the azide-alkyne click reaction in solution? A case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vogrig</w:t>
+                <w:t xml:space="preserve">Stephan Hohloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Dorr</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biprajit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1808-1812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948867v1</w:t>
+                <w:t xml:space="preserve">hal-00812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminogenic &amp;quot;Clickable&amp;quot; Lanthanide Complexes for Protein Labeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niculina D. Hădade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Matache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.9206-9208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Cu(I)-mesoionic NHC carbenes associated with nitrogen additives the best Cu-carbene catalysts for the azide-alkyne click reaction in solution? A case study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of pyrrolo[2,3-g]indazoles as new Pim kinase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Anizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.2298-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.02.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812528v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pyrrolo[2,3-g]indazoles as new Pim kinase inhibitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of 1,6-dihydropyrazolo[4,3-c]carbazoles and 3,6-dihydropyrazolo[3,4-c]carbazoles as new Pim kinase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Suchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.02.074⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (14), pp.4102-4111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089114v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 1,6-dihydropyrazolo[4,3-c]carbazoles and 3,6-dihydropyrazolo[3,4-c]carbazoles as new Pim kinase inhibitors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gavara</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure, DNA cleavage and cytotoxic activities of palladium(II) complexes of 4-phenyl-3-thiosemicarbazide and triphenylphosphine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Vieira Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Valério Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Eduardo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Saugues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Iracilda Z. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4499-4505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089084v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological activities of 4-substituted pyrrolo[2,3-a]carbazole Pim kinase inhibitors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Giraud</w:t>
+                <w:t xml:space="preserve">Structure-Based Design of PDZ Ligands as Inhibitors of 5-HT2A Receptor/PSD-95 PDZ1 Domain Interaction Possessing Anti-hyperalgesic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candelon</w:t>
+                <w:t xml:space="preserve">Naoual Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debiton</w:t>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.2209-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400308u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786353v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked europium dipicolinate complexes for protein X-ray structure determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological activities of 4-substituted pyrrolo[2,3-a]carbazole Pim kinase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Girard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.11886-11888</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787224v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to functionalised silver(I) and gold(I) N-heterocyclic carbenes by [2+3] dipolar cycloadditions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clicked europium dipicolinate complexes for protein X-ray structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Gibard</w:t>
+                <w:t xml:space="preserve">Romain Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gaulier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thery</w:t>
+                <w:t xml:space="preserve">Richard Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.6803-6812</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.11886-11888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711788v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Access to functionalised silver(I) and gold(I) N-heterocyclic carbenes by [2+3] dipolar cycloadditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.6803-6812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786230v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, protein kinase inhibitory potencies and in vitro antiproliferative activities of meridianin derivatives.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Sanchez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thery</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54, pp.4474-4489</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609607v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A platinum Chugaev carbene complex as a potent anticancer agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Synthesis, protein kinase inhibitory potencies and in vitro antiproliferative activities of meridianin derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47, pp.7830-7832</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.4474-4489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609652v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and molecular modelling study of new trimeric quinoline derivatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A platinum Chugaev carbene complex as a potent anticancer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El-Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Avignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39, pp.143-150</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.7830-7832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625030v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic Nitrogen Donors for Efficient Copper(I)-NHC CuAAC under reductant-free conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis and molecular modelling study of new trimeric quinoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Saugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Anizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39, pp.143-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00492922v1</w:t>
+                <w:t xml:space="preserve">hal-00625030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Pim kinase inhibitory potencies and in vitro antiproliferative activities of diversely substituted pyrrolo[2,3-a]carbazoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aromatic Nitrogen Donors for Efficient Copper(I)-NHC CuAAC under reductant-free conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jenny Bain</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Cohen</w:t>
+                <w:t xml:space="preserve">Aurélien Chevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3507-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530591v1</w:t>
+                <w:t xml:space="preserve">hal-00492922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click Chelators – The Behavior of Platinum and Palladium Complexes in the Presence of Guanosine and DNA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lemoine</w:t>
+                <w:t xml:space="preserve">Synthesis, Pim kinase inhibitory potencies and in vitro antiproliferative activities of diversely substituted pyrrolo[2,3-a]carbazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Viossat</w:t>
+                <w:t xml:space="preserve">Jenny Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.6865-6873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00530546v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the design of inhbitors for the L1 metallo-ß-lactamase from Stenotrophomonas maltophilia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kahn</w:t>
+                <w:t xml:space="preserve">Click Chelators – The Behavior of Platinum and Palladium Complexes in the Presence of Guanosine and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisonial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garau</w:t>
+                <w:t xml:space="preserve">Pascale Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Viossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.3513-3519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341669v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural insights into the design of inhbitors for the L1 metallo-ß-lactamase from Stenotrophomonas maltophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Dideberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy and X-ray diffraction at wavelengths near the K-absorption edge of phosphorus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Biou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bösecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brandolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (Pt 4), pp.402-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049505009222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6778,147 +6912,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux peptoides et leur utilisation dans la prevention ou le traitement de la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022074313A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6928,401 +7062,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, protein kinase inhibitory potencies and in vitro antiproliferative activities of meridianin derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Symposium on Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Pim kinase inhibitory potencies and in vitro antiproliferative activities of diversely substituted pyrrolo[2,3-a]carbazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Anizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufine Akué-Gédu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Symposium on Organic Chemistry, Hersonissos (Grèce), 10-15 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edifices glycoconjugués multivalents. Antigènes Tn – béta-Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyCOCAL VI, Symposium de Chimie Organique en Centre-Auvergne-Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7469,51 +7603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anizon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03660" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09160A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bebrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena De&#8197;luca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.05.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.07.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTTJQSR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2014.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDFHX2N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPR35737-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Dezhenkova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520614666140825124456" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-HKQXF49T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Vieira Rocha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Val&#233;rio Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Eduardo Mauro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracilda Z. Carlos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina D. H&#259;dade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Matache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biprajit Sarkar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMP9X30L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saugues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.05.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGL6Q0M4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Aku&#233;-G&#233;du" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDPDD37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dideberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3K3ZCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#246;secke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brandolin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505009222" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Defois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Legru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Corsica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2022.116964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Casajus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ocal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c05140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03286397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Uzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Dios Miguel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sandra Mercuri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Visseq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinto-Pardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111917" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#8217;enfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rambourdin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Esvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.04.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhe Shyam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Angelici" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hjelmgaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03660" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fauch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09160A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bebrone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena De&#8197;luca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700186" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Esvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.07.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pereira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suchaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.05.032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Fr&#233;mont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500729" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTTJQSR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Abdoul-Zabar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Saravanan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titu Devamani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500207" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/355A2F62C58344403560A1A6DA068BE86F877A25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPR35737-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2014.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDFHX2N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Dezhenkova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520614666140825124456" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-HKQXF49T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El-Ghozzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00821A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biprajit Sarkar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candelon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina D. H&#259;dade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Matache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.074" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMP9X30L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saugues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.05.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGL6Q0M4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Vieira Rocha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Val&#233;rio Barra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Eduardo Mauro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracilda Z. Carlos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786353v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufine Aku&#233;-G&#233;du" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787224v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gibard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gaulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000046" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFDPDD37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cohen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dideberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG3K3ZCT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#246;secke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brandolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505009222" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975361v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Barra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>