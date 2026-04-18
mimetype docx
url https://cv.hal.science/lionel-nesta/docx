--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Nesta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe sous contrainte : Des coûts maîtrisés, des gammes entravées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2025, pp.1-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Sovereignty in Artificial Intelligence: A Competence-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vannuccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKEMA Business School; Université Côte D'Azur; GREDEG CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation. 2023, pp.3-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats : Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2022, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Reforms in France, 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Margarita Lopez Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission; DG GROW. 2018, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Perceptions and Responses to Climate Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Côte d'Azur. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement public, capital public et croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2016, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du CICE sur les exportations : l'arbitrage prix-taux de marge des exportateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sampognaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie - Commissariat général à la stratégie et la prospective. 2015, pp.151 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policy Choice and the Direction of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lab Funding Matter for the Technological Application of Scientific Research? An Empirical Analysis of French Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Shiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of Threshold Distributions For Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of threshold distributions for market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Competition and Rent Sharing in French Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Spillovers, Product Market Rivalry and R&D Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Policy Effects and Directed Technical Change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional alignement and productivity growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's Behind the Figures? Quantifying the Cross-Country Exporter Productivity Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold policy effects and directed technical change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International competition and rent sharing in french manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Alignment and Productivity Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markup heterogeneity, export status ans the establishment of the euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillovers, product substitution and R&D investment : theory and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies, product market regulation and innovation in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of renewable energy innovation: environmental policies vs. market regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation et dépôts de brevets verts des utilités électriques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Export Premia Robust to Innovation Statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet pro-concurrentiel de l'intégration européenne : une analyse de l'évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial constraints as a barrier to export participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, Innovation and Exit from LAN Switch Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Innovation and Survival in a High-Tech Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and productivity : comparable evidence for 14 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and Market Selection of French Manufacturing Firms in the Nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition scientifique, technique et économique entre régions en biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of innovation policies in high technology sectors in Europe (EPOHITE) : final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dominguez-Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lab funding matter for the technological application of scientific research? An empirical analysis of French labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.39. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48767560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support during Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zombification of the economy? Assessing the effectiveness of French government support during COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human capital for AI adoption: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2055, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas Without Scale in French Artificial Intelligence Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.797-835. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-023-00816-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you jump this high? Quantifying barriers to market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.192-217. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imports and labour market imperfections: Firm-level evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103632. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and private R&D investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind the figures? Quantifying the cross-country exporter productivity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.1256-1271. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements,responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements, responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Trade and Firm-Level Markups when Location and Quality Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbu045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement, clé de la relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités locales et crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (142), pp.151 - 175. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de 2008 et la productivité totale des facteurs des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et innovation: un défi pour l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.249-257. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Productivity Gaps and the Export Status of Firms: Evidence from France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyota Kyoiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.56 - 74. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of the complementary nature of technological resources in the diversification-performance relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasiriyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357-1380. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promotion of renewable energy innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and innovation A challenge for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policies, Competition and Innovation in Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (3), pp.396 - 411. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moderating Role of Complementary Technological Resources in the Diversifcation-Performance Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357 - 1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability and complementarity of technological knowledge and the inventive performance of semiconductor companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (9), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des contraintes financières sur les performances à l'exportation des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique industrielle dans la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Les notes du blog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1366271032000141670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.347-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de marge et concurrence internationale : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.117-119. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the yield of transit surveys: are there groups in the known transiting planets population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fressin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet pro-concurrentiel de l’intégration européenne : Une analyse de l’évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.139 - 163. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 144 (4), pp.636 - 659. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-008-0164-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Themes on Industrial Evolution, Structural Change and their Microfoundations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.601 - 609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and productivity in the world’s largest manufacturing corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886 - 902. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market selection along the firm life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.753 - 777. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtn025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian perspectives on innovation, competition, and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.291-293. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-008-0090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et sélection des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.121 - 142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: The LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1-2), pp.45 - 64. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49465-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Patenting and its Effects on Academic Research: the Emerging European Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.790-807. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et performances des firmes exportatrices françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.183-212. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and market selection of french manufacturing firms in the nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 bis, pp.319-349. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.073.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration technologique et valeur boursière des firmes de biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.211-233. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.096.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm knowledge and market value in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.625 - 652. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtl007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the Knowledge Base and the Firms’ Innovative Performance. Evidence from the Bio-Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Specialisation and the Organisation of Competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (1), pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.329 - 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and the mergers of firms in the biotechnology based sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbt.2003.004103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base of the Firm in Biotechnology based Sectors: Properties and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette Maupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (4), pp.371 - 401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of knowledge can a firm absorb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (3-4), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijtm.1999.002771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of Knowledge can a firm absorb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle « Made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Repères, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d’entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782348064142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité de l'appareil productif français : état des lieux et perpectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire français des conjonctures économiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.117 - 124, 2017, 9782707197030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm’s innovative performance: evidence from the U.S. pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert N. Link; Cristiano Antonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, Edward Elgar, pp.245-267, 2014, 978 1 78254 525 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-267, 2014, 978-1782545255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial Policy : Policies to Coordinate Investments in Research under Radical Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.498-514, 2012, Edward Elgar Handbook Series, 9781848446489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Selection Along the Firm Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evens Salies; Jean-Luc Gaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Economic Growth and the Firm: Theory and Evidence of Industrial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 101, 2009, 9781847208323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: the LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Malerba; Uwe Cantner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Industrial Dynamics and Structural Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87 - 106, 2007, 9783540494645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible Assets and Market Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Pyka; Horst Hanusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics and the Knowledge-based Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 88, 2006, 9781843769033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organization and firms specialisation in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Finch; Magali Orillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity and the Economy. Implications for Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.258 - 282, 2005, 184376668X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Patterns of Technology Accumulation: Use of Patent Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parimal Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of quantitative science and technology research. The use of publication and patent statistics in studies of S&amp;T systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.531 - 552, 2004, 9781402027024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F Gault, J de La Mothe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliances, Networks, and Partnerships in the Innovation Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer., 23 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John De la Mothe; Albert Link. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.199 - 220, 2002, 1402071728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, knowledge generation and technological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 1-4020-7172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Midwest Finance Association (MFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the export premium robust to innovation statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE) : “Firms, Markets and Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia-Antipolis, Nice, France. pp.1 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints as a Barrier to Export Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.D.E.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, 06560 Valbonne - Sophia Antipolis, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, network structure and knowledge generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Academy of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the Academy of Management : Building effective networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Denver, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge base of the firm and the division of intellectual labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the international Schumpeter society : Capitalism and democracy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Vienne, Austria. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the SMEs : the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Twente University,twente (nld)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual international conference : High technology small firms conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Twente, Netherlands. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des chaînes de valeur mondiales et nouvelles rivalités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the Energy Transition Through Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.448, 2009, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.460, 2008, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in low technology industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption et caractéristiques des connaissances : une analyse à partir des contrats de recherche partagée entre le CNRS et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence des bases de connaissances et changement technique : une analyse des firmes de biotechnologies de 1981 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02827246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Nesta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe sous contrainte : Des coûts maîtrisés, des gammes entravées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2025, pp.1-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Sovereignty in Artificial Intelligence: A Competence-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vannuccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKEMA Business School; Université Côte D'Azur; GREDEG CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation. 2023, pp.3-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats : Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2022, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Reforms in France, 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Margarita Lopez Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission; DG GROW. 2018, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Perceptions and Responses to Climate Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Côte d'Azur. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement public, capital public et croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2016, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du CICE sur les exportations : l'arbitrage prix-taux de marge des exportateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sampognaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie - Commissariat général à la stratégie et la prospective. 2015, pp.151 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policy Choice and the Direction of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lab Funding Matter for the Technological Application of Scientific Research? An Empirical Analysis of French Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Shiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of threshold distributions for market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of Threshold Distributions For Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Competition and Rent Sharing in French Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Alignment and Productivity Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Policy Effects and Directed Technical Change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Spillovers, Product Market Rivalry and R&D Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional alignement and productivity growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's Behind the Figures? Quantifying the Cross-Country Exporter Productivity Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold policy effects and directed technical change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International competition and rent sharing in french manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markup heterogeneity, export status ans the establishment of the euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillovers, product substitution and R&D investment : theory and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies, product market regulation and innovation in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of renewable energy innovation: environmental policies vs. market regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation et dépôts de brevets verts des utilités électriques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Export Premia Robust to Innovation Statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet pro-concurrentiel de l'intégration européenne : une analyse de l'évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial constraints as a barrier to export participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and productivity : comparable evidence for 14 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, Innovation and Exit from LAN Switch Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Innovation and Survival in a High-Tech Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and Market Selection of French Manufacturing Firms in the Nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition scientifique, technique et économique entre régions en biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of innovation policies in high technology sectors in Europe (EPOHITE) : final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dominguez-Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lab funding matter for the technological application of scientific research? An empirical analysis of French labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.39. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48767560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support during Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zombification of the economy? Assessing the effectiveness of French government support during COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human capital for AI adoption: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2055, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas Without Scale in French Artificial Intelligence Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.797-835. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-023-00816-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imports and labour market imperfections: Firm-level evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103632. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you jump this high? Quantifying barriers to market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.192-217. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and private R&D investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind the figures? Quantifying the cross-country exporter productivity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.1256-1271. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements,responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements, responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Trade and Firm-Level Markups when Location and Quality Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbu045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de 2008 et la productivité totale des facteurs des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement, clé de la relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités locales et crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (142), pp.151 - 175. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability and complementarity of technological knowledge and the inventive performance of semiconductor companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (9), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of the complementary nature of technological resources in the diversification-performance relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasiriyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357-1380. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promotion of renewable energy innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Productivity Gaps and the Export Status of Firms: Evidence from France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyota Kyoiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.56 - 74. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et innovation: un défi pour l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.249-257. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and innovation A challenge for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policies, Competition and Innovation in Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (3), pp.396 - 411. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moderating Role of Complementary Technological Resources in the Diversifcation-Performance Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357 - 1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des contraintes financières sur les performances à l'exportation des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique industrielle dans la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Les notes du blog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.347-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1366271032000141670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de marge et concurrence internationale : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.117-119. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the yield of transit surveys: are there groups in the known transiting planets population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fressin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet pro-concurrentiel de l’intégration européenne : Une analyse de l’évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.139 - 163. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian perspectives on innovation, competition, and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.291-293. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-008-0090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 144 (4), pp.636 - 659. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-008-0164-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Themes on Industrial Evolution, Structural Change and their Microfoundations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.601 - 609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market selection along the firm life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.753 - 777. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtn025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and productivity in the world’s largest manufacturing corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886 - 902. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et sélection des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.121 - 142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Patenting and its Effects on Academic Research: the Emerging European Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.790-807. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et performances des firmes exportatrices françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.183-212. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: The LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1-2), pp.45 - 64. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49465-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and market selection of french manufacturing firms in the nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 bis, pp.319-349. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.073.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration technologique et valeur boursière des firmes de biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.211-233. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.096.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm knowledge and market value in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.625 - 652. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtl007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Specialisation and the Organisation of Competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (1), pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the Knowledge Base and the Firms’ Innovative Performance. Evidence from the Bio-Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and the mergers of firms in the biotechnology based sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbt.2003.004103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.329 - 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base of the Firm in Biotechnology based Sectors: Properties and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette Maupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (4), pp.371 - 401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of Knowledge can a firm absorb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of knowledge can a firm absorb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (3-4), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijtm.1999.002771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle « Made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Repères, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d’entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782348064142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité de l'appareil productif français : état des lieux et perpectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire français des conjonctures économiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.117 - 124, 2017, 9782707197030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-267, 2014, 978-1782545255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm’s innovative performance: evidence from the U.S. pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert N. Link; Cristiano Antonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, Edward Elgar, pp.245-267, 2014, 978 1 78254 525 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial Policy : Policies to Coordinate Investments in Research under Radical Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.498-514, 2012, Edward Elgar Handbook Series, 9781848446489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Selection Along the Firm Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evens Salies; Jean-Luc Gaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Economic Growth and the Firm: Theory and Evidence of Industrial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 101, 2009, 9781847208323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: the LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Malerba; Uwe Cantner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Industrial Dynamics and Structural Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87 - 106, 2007, 9783540494645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible Assets and Market Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Pyka; Horst Hanusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics and the Knowledge-based Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 88, 2006, 9781843769033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organization and firms specialisation in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Finch; Magali Orillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity and the Economy. Implications for Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.258 - 282, 2005, 184376668X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Patterns of Technology Accumulation: Use of Patent Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parimal Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of quantitative science and technology research. The use of publication and patent statistics in studies of S&amp;T systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.531 - 552, 2004, 9781402027024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F Gault, J de La Mothe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliances, Networks, and Partnerships in the Innovation Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer., 23 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, knowledge generation and technological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 1-4020-7172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John De la Mothe; Albert Link. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.199 - 220, 2002, 1402071728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the export premium robust to innovation statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE) : “Firms, Markets and Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia-Antipolis, Nice, France. pp.1 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Midwest Finance Association (MFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints as a Barrier to Export Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.D.E.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, 06560 Valbonne - Sophia Antipolis, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, network structure and knowledge generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Academy of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the Academy of Management : Building effective networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Denver, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the SMEs : the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Twente University,twente (nld)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual international conference : High technology small firms conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Twente, Netherlands. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge base of the firm and the division of intellectual labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the international Schumpeter society : Capitalism and democracy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Vienne, Austria. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des chaînes de valeur mondiales et nouvelles rivalités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the Energy Transition Through Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.448, 2009, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.460, 2008, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in low technology industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption et caractéristiques des connaissances : une analyse à partir des contrats de recherche partagée entre le CNRS et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence des bases de connaissances et changement technique : une analyse des firmes de biotechnologies de 1981 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02827246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dibiaggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04026916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Kalash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03404213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Lopez Forero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Bradley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Chai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05305572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Verdolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04289007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schiavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Shiavo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Montmartin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Kiyota" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Matsuura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Caselli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01101153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nicolli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Warzynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Jabbour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autant-Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dominguez-Lacasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enzig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48767560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05029748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Calvino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Criscuolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04081377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deperi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Keita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04144817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00816-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.02.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103632" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2018.09.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbu045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0151" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00991183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyota Kyoiko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.01.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasiriyar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2014.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasyar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.04.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1366271032000141670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fressin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0139" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-008-0164-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.08.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtn025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NPVF0D6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cantner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-008-0090-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2776VCM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2006.04.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45TGRJLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0183" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.073.0319" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Saviotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.096.0211" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtl007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/530154EF565C4B7243983957DC96E196126D508D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1821.2005.00248.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRNFDPS2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maupertuis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2003.004103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Maupertuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691787v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtm.1999.002771" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288879v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-francaise-2024--9782348080029-page-83.htm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000227594400006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parimal Patel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828194v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721070v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01074250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Management" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837668v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Saviotti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842124v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Twente University,twente (nld)" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02314753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059232v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471571v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Cantner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837852v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827246v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dibiaggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04026916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Kalash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03404213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Lopez Forero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Bradley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Chai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05305572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Verdolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04289007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schiavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Shiavo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruhn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Montmartin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Kiyota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Matsuura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Caselli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01101153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nicolli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Warzynski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Jabbour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autant-Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dominguez-Lacasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enzig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48767560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05029748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Calvino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Criscuolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04081377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deperi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Keita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04144817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00816-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.02.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2018.09.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbu045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0151" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasiriyar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyota Kyoiko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.01.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00991183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2014.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1366271032000141670" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fressin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0139" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cantner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-008-0090-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2776VCM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-008-0164-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.08.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtn025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NPVF0D6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2006.04.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45TGRJLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0183" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.073.0319" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Saviotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.096.0211" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtl007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/530154EF565C4B7243983957DC96E196126D508D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1821.2005.00248.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRNFDPS2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maupertuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2003.004103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Maupertuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtm.1999.002771" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288879v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-francaise-2024--9782348080029-page-83.htm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000227594400006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parimal Patel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828194v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721070v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01074250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Management" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bars" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Twente University,twente (nld)" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Saviotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02314753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059232v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059227v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471571v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Cantner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837852v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827246v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>