--- v1 (2026-04-18)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Nesta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe sous contrainte : Des coûts maîtrisés, des gammes entravées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2025, pp.1-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Sovereignty in Artificial Intelligence: A Competence-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vannuccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKEMA Business School; Université Côte D'Azur; GREDEG CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation. 2023, pp.3-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats : Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2022, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Reforms in France, 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Margarita Lopez Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission; DG GROW. 2018, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Perceptions and Responses to Climate Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Côte d'Azur. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement public, capital public et croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2016, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du CICE sur les exportations : l'arbitrage prix-taux de marge des exportateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sampognaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie - Commissariat général à la stratégie et la prospective. 2015, pp.151 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policy Choice and the Direction of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lab Funding Matter for the Technological Application of Scientific Research? An Empirical Analysis of French Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Shiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of threshold distributions for market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of Threshold Distributions For Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Competition and Rent Sharing in French Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Alignment and Productivity Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Policy Effects and Directed Technical Change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Spillovers, Product Market Rivalry and R&D Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional alignement and productivity growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's Behind the Figures? Quantifying the Cross-Country Exporter Productivity Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold policy effects and directed technical change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International competition and rent sharing in french manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markup heterogeneity, export status ans the establishment of the euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillovers, product substitution and R&D investment : theory and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies, product market regulation and innovation in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of renewable energy innovation: environmental policies vs. market regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation et dépôts de brevets verts des utilités électriques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Export Premia Robust to Innovation Statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet pro-concurrentiel de l'intégration européenne : une analyse de l'évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial constraints as a barrier to export participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and productivity : comparable evidence for 14 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, Innovation and Exit from LAN Switch Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Innovation and Survival in a High-Tech Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and Market Selection of French Manufacturing Firms in the Nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition scientifique, technique et économique entre régions en biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of innovation policies in high technology sectors in Europe (EPOHITE) : final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dominguez-Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lab funding matter for the technological application of scientific research? An empirical analysis of French labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.39. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48767560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support during Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zombification of the economy? Assessing the effectiveness of French government support during COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human capital for AI adoption: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2055, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas Without Scale in French Artificial Intelligence Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.797-835. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-023-00816-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imports and labour market imperfections: Firm-level evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103632. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you jump this high? Quantifying barriers to market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.192-217. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and private R&D investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind the figures? Quantifying the cross-country exporter productivity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.1256-1271. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements,responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements, responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Trade and Firm-Level Markups when Location and Quality Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbu045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de 2008 et la productivité totale des facteurs des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement, clé de la relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités locales et crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (142), pp.151 - 175. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability and complementarity of technological knowledge and the inventive performance of semiconductor companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (9), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of the complementary nature of technological resources in the diversification-performance relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasiriyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357-1380. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promotion of renewable energy innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Productivity Gaps and the Export Status of Firms: Evidence from France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyota Kyoiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.56 - 74. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et innovation: un défi pour l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.249-257. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and innovation A challenge for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policies, Competition and Innovation in Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (3), pp.396 - 411. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moderating Role of Complementary Technological Resources in the Diversifcation-Performance Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357 - 1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des contraintes financières sur les performances à l'exportation des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique industrielle dans la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Les notes du blog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.347-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1366271032000141670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de marge et concurrence internationale : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.117-119. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the yield of transit surveys: are there groups in the known transiting planets population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fressin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet pro-concurrentiel de l’intégration européenne : Une analyse de l’évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.139 - 163. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian perspectives on innovation, competition, and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.291-293. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-008-0090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 144 (4), pp.636 - 659. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-008-0164-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Themes on Industrial Evolution, Structural Change and their Microfoundations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.601 - 609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market selection along the firm life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.753 - 777. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtn025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and productivity in the world’s largest manufacturing corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886 - 902. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et sélection des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.121 - 142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Patenting and its Effects on Academic Research: the Emerging European Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.790-807. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et performances des firmes exportatrices françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.183-212. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: The LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1-2), pp.45 - 64. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49465-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and market selection of french manufacturing firms in the nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 bis, pp.319-349. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.073.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration technologique et valeur boursière des firmes de biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.211-233. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.096.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm knowledge and market value in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.625 - 652. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtl007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Specialisation and the Organisation of Competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (1), pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the Knowledge Base and the Firms’ Innovative Performance. Evidence from the Bio-Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and the mergers of firms in the biotechnology based sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbt.2003.004103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.329 - 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base of the Firm in Biotechnology based Sectors: Properties and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette Maupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (4), pp.371 - 401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of Knowledge can a firm absorb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of knowledge can a firm absorb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (3-4), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijtm.1999.002771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle « Made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Repères, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d’entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782348064142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité de l'appareil productif français : état des lieux et perpectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire français des conjonctures économiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.117 - 124, 2017, 9782707197030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-267, 2014, 978-1782545255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm’s innovative performance: evidence from the U.S. pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert N. Link; Cristiano Antonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, Edward Elgar, pp.245-267, 2014, 978 1 78254 525 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial Policy : Policies to Coordinate Investments in Research under Radical Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.498-514, 2012, Edward Elgar Handbook Series, 9781848446489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Selection Along the Firm Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evens Salies; Jean-Luc Gaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Economic Growth and the Firm: Theory and Evidence of Industrial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 101, 2009, 9781847208323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: the LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Malerba; Uwe Cantner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Industrial Dynamics and Structural Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87 - 106, 2007, 9783540494645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible Assets and Market Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Pyka; Horst Hanusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics and the Knowledge-based Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 88, 2006, 9781843769033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organization and firms specialisation in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Finch; Magali Orillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity and the Economy. Implications for Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.258 - 282, 2005, 184376668X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Patterns of Technology Accumulation: Use of Patent Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parimal Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of quantitative science and technology research. The use of publication and patent statistics in studies of S&amp;T systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.531 - 552, 2004, 9781402027024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F Gault, J de La Mothe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliances, Networks, and Partnerships in the Innovation Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer., 23 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, knowledge generation and technological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 1-4020-7172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John De la Mothe; Albert Link. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.199 - 220, 2002, 1402071728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the export premium robust to innovation statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE) : “Firms, Markets and Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia-Antipolis, Nice, France. pp.1 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Midwest Finance Association (MFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints as a Barrier to Export Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.D.E.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, 06560 Valbonne - Sophia Antipolis, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, network structure and knowledge generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Academy of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the Academy of Management : Building effective networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Denver, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the SMEs : the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Twente University,twente (nld)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual international conference : High technology small firms conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Twente, Netherlands. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge base of the firm and the division of intellectual labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the international Schumpeter society : Capitalism and democracy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Vienne, Austria. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des chaînes de valeur mondiales et nouvelles rivalités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the Energy Transition Through Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.448, 2009, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.460, 2008, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in low technology industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption et caractéristiques des connaissances : une analyse à partir des contrats de recherche partagée entre le CNRS et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence des bases de connaissances et changement technique : une analyse des firmes de biotechnologies de 1981 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02827246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Nesta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe sous contrainte : Des coûts maîtrisés, des gammes entravées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2025, pp.1-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Sovereignty in Artificial Intelligence: A Competence-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vannuccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKEMA Business School; Université Côte D'Azur; GREDEG CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation. 2023, pp.3-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif en France 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Conjonctures Economiques. 2023, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la nature du financement de la recherche sur ses résultats : Rapport pour le Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2022, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Reforms in France, 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Margarita Lopez Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission; DG GROW. 2018, pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Perceptions and Responses to Climate Change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Côte d'Azur. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement public, capital public et croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFCE Sciences Po Paris. 2016, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du CICE sur les exportations : l'arbitrage prix-taux de marge des exportateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sampognaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Treibich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie - Commissariat général à la stratégie et la prospective. 2015, pp.151 - 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policy Choice and the Direction of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lab Funding Matter for the Technological Application of Scientific Research? An Empirical Analysis of French Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support During COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Shiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of threshold distributions for market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03040260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of Threshold Distributions For Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on french-german productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Competition and Rent Sharing in French Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Alignment and Productivity Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Policy Effects and Directed Technical Change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Spillovers, Product Market Rivalry and R&D Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional alignement and productivity growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Montmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's Behind the Figures? Quantifying the Cross-Country Exporter Productivity Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold policy effects and directed technical change in Energy Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International competition and rent sharing in french manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markup heterogeneity, export status ans the establishment of the euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillovers, product substitution and R&D investment : theory and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental policies, product market regulation and innovation in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of renewable energy innovation: environmental policies vs. market regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation et dépôts de brevets verts des utilités électriques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Export Premia Robust to Innovation Statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet pro-concurrentiel de l'intégration européenne : une analyse de l'évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial constraints as a barrier to export participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and productivity : comparable evidence for 14 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, Innovation and Exit from LAN Switch Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Innovation and Survival in a High-Tech Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and Market Selection of French Manufacturing Firms in the Nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition scientifique, technique et économique entre régions en biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Coronini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of innovation policies in high technology sectors in Europe (EPOHITE) : final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dominguez-Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lab funding matter for the technological application of scientific research? An empirical analysis of French labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basheer Kalash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pezzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.39. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48767560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage européen en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the widening transatlantic gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Elewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zombification of the Economy? Assessing the Effectiveness of French Government Support during Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human capital for AI adoption: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2055, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zombification of the economy? Assessing the effectiveness of French government support during COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées sans échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas Without Scale in French Artificial Intelligence Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Deperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fallacy in productivity decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.797-835. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-023-00816-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.149-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu productif français : construire la résilience face à l’imprévisibilité des chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but Close in Sight: Firm‐level Evidence on French–German Productivity Gaps in Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.228-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imports and labour market imperfections: Firm-level evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103632. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you jump this high? Quantifying barriers to market participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.192-217. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.1388-1402. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and private R&D investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind the figures? Quantifying the cross-country exporter productivity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.1256-1271. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markups and markdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements,responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France : croyances, comportements, responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Babutsidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des structures productives et synchronisation des cycles industriels dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.158.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Trade and Firm-Level Markups when Location and Quality Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbu045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat du tissu productif français Absence de reprise ou véritable décrochage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de 2008 et la productivité totale des facteurs des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.55 - 74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’investissement, clé de la relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.24 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités locales et crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (142), pp.151 - 175. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.142.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability and complementarity of technological knowledge and the inventive performance of semiconductor companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (9), pp.1582-1593. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of the complementary nature of technological resources in the diversification-performance relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasiriyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357-1380. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtt058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promotion of renewable energy innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Briefing Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Productivity Gaps and the Export Status of Firms: Evidence from France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyota Kyoiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Matsuura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.56 - 74. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et innovation: un défi pour l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.249-257. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.134.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and innovation A challenge for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moderating Role of Complementary Technological Resources in the Diversifcation-Performance Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Nasyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1357 - 1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Policies, Competition and Innovation in Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nicolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (3), pp.396 - 411. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des contraintes financières sur les performances à l'exportation des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique industrielle dans la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Les notes du blog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.347-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1366271032000141670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02283893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de marge et concurrence internationale : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.117-119. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the yield of transit surveys: are there groups in the known transiting planets population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fressin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504, pp.605-615. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200810097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet pro-concurrentiel de l’intégration européenne : Une analyse de l’évolution des taux de marge dans les industries manufacturières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Warzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.139 - 163. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.108.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérites et limites du Pacte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 308, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian perspectives on innovation, competition, and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.291-293. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-008-0090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The U-Shaped Productivity Dynamics of French Exporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 144 (4), pp.636 - 659. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-008-0164-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Themes on Industrial Evolution, Structural Change and their Microfoundations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.601 - 609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and productivity in the world’s largest manufacturing corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886 - 902. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Productivity in the World's Largest Manufacturing Corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (3-4), pp.886. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2007.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market selection along the firm life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.753 - 777. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtn025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et sélection des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.121 - 142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: The LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1-2), pp.45 - 64. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49465-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Patenting and its Effects on Academic Research: the Emerging European Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Geuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.790-807. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et performances des firmes exportatrices françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.183-212. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and market selection of french manufacturing firms in the nineties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 bis, pp.319-349. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.073.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration technologique et valeur boursière des firmes de biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.211-233. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.096.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm knowledge and market value in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.625 - 652. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtl007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the Knowledge Base and the Firms’ Innovative Performance. Evidence from the Bio-Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-1821.2005.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Specialisation and the Organisation of Competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (1), pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Strategy and Knowledge Dynamics: The Case of Biotech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.329 - 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and the mergers of firms in the biotechnology based sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Maupertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbt.2003.004103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Knowledge Base of the Firm in Biotechnology based Sectors: Properties and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette Maupertuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (4), pp.371 - 401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of Knowledge can a firm absorb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of knowledge can a firm absorb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (3-4), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijtm.1999.002771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle « Made in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Repères, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d’entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782348064142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et synchronisation des industries manufacturières de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie européenne 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, Collection Repères, pp.51 - 59, 2019, 9782348041822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité de l'appareil productif français : état des lieux et perpectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire français des conjonctures économiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.117 - 124, 2017, 9782707197030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm's innovative performance : evidence from the US pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-267, 2014, 978-1782545255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence of the knowledge base and the firm’s innovative performance: evidence from the U.S. pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Paolo Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert N. Link; Cristiano Antonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent developments in the economics of science and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, Edward Elgar, pp.245-267, 2014, 978 1 78254 525 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D and Industrial Policy : Policies to Coordinate Investments in Research under Radical Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dietrich and Jackie Krafft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics and Theory of the Firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.498-514, 2012, Edward Elgar Handbook Series, 9781848446489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Selection Along the Firm Life Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evens Salies; Jean-Luc Gaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Economic Growth and the Firm: Theory and Evidence of Industrial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 101, 2009, 9781847208323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Entry in a Fast Growing Industry: the LAN Switch Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Malerba; Uwe Cantner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Industrial Dynamics and Structural Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87 - 106, 2007, 9783540494645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible Assets and Market Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Pyka; Horst Hanusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Evolutionary Economics and the Knowledge-based Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.75 - 88, 2006, 9781843769033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organization and firms specialisation in biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dibiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Finch; Magali Orillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity and the Economy. Implications for Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.258 - 282, 2005, 184376668X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Patterns of Technology Accumulation: Use of Patent Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parimal Patel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of quantitative science and technology research. The use of publication and patent statistics in studies of S&amp;T systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.531 - 552, 2004, 9781402027024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F Gault, J de La Mothe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliances, Networks, and Partnerships in the Innovation Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer., 23 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, knowledge generation and technological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 1-4020-7172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Life Cycle, Knowledge Generation and Technological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John De la Mothe; Albert Link. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks, alliances and partnerships in the innovation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.199 - 220, 2002, 1402071728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Firms within the New Industrial Paradigm of the Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network on the Economics of the Firm (ENEF), Jan 2021, Bergamo, Italy. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as Schumpeter Mark 1 or Mark 2? An empirical analysis of blockchain job offers in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cimiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE), Jun 2021, Lille, France. pp.1388-1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the export premium robust to innovation statistics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE) : “Firms, Markets and Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia-Antipolis, Nice, France. pp.1 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints and Firm Export Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Midwest Finance Association (MFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Constraints as a Barrier to Export Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.R.E.D.E.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, 06560 Valbonne - Sophia Antipolis, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry life cycle, network structure and knowledge generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Academy of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the Academy of Management : Building effective networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Denver, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in the SMEs : the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Twente University,twente (nld)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual international conference : High technology small firms conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Twente, Netherlands. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowledge base of the firm and the division of intellectual labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Saviotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the international Schumpeter society : Capitalism and democracy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Vienne, Austria. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des chaînes de valeur mondiales et nouvelles rivalités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant but close in sight. Firm-level evidence on French-German productivity gaps in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impôt sur les sociétés : état des lieux et effets différenciés de la réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des défaillances d'entreprises en France et crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm liquidity and solvency under the Covid-19 lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Schiavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the Energy Transition Through Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Verdolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie manufacturière française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Salies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions La Découverte, pp.128, 2010, 9782707158222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.448, 2009, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schumpeterian Perspectives on Innovation, Competition and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.460, 2008, 9783540937760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in low technology industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption et caractéristiques des connaissances : une analyse à partir des contrats de recherche partagée entre le CNRS et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence des bases de connaissances et changement technique : une analyse des firmes de biotechnologies de 1981 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France (Grenoble 2), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02827246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dibiaggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04026916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Kalash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03404213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Lopez Forero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Bradley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Chai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05305572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Verdolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04289007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schiavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Shiavo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruhn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Montmartin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Kiyota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Matsuura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Caselli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01101153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nicolli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Warzynski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Jabbour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autant-Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dominguez-Lacasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enzig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48767560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05029748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Calvino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Criscuolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04081377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deperi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Keita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04144817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00816-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.02.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2018.09.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbu045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0151" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasiriyar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyota Kyoiko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.01.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00991183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2014.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1366271032000141670" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fressin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0139" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cantner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-008-0090-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2776VCM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-008-0164-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.08.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtn025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NPVF0D6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2006.04.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45TGRJLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0183" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.073.0319" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Saviotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.096.0211" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtl007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/530154EF565C4B7243983957DC96E196126D508D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1821.2005.00248.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRNFDPS2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maupertuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2003.004103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Maupertuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtm.1999.002771" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288879v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-francaise-2024--9782348080029-page-83.htm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000227594400006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parimal Patel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828194v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721070v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01074250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Management" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bars" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Twente University,twente (nld)" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Saviotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02314753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059232v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059227v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471571v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Cantner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837852v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827246v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Salies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dibiaggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04026916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Kalash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Napoletano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03404213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Lopez Forero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Bradley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Chai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Treibich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05305572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Verdolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04289007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Guerini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schiavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Shiavo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruhn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Montmartin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Kiyota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Matsuura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Caselli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01101153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nicolli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Warzynski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Jabbour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fontana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autant-Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coronini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dominguez-Lacasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enzig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48767560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04593877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05029748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Calvino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Criscuolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04081377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Deperi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Keita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04144817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00816-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03618852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.02.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cimiterra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2018.09.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbu045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.142.0151" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nasiriyar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyota Kyoiko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2014.01.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00991183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.134.0249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2014.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1366271032000141670" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fressin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.108.0139" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cantner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-008-0090-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2776VCM0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-008-0164-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.08.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtn025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NPVF0D6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49465-2_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Geuna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2006.04.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45TGRJLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0183" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.073.0319" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Saviotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.096.0211" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtl007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/530154EF565C4B7243983957DC96E196126D508D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1821.2005.00248.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FRNFDPS2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le de Looze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maupertuis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbt.2003.004103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Maupertuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtm.1999.002771" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04288879v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-economie-francaise-2024--9782348080029-page-83.htm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000227594400006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Paolo Saviotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parimal Patel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828194v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721070v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01074250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Management" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bars" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Twente University,twente (nld)" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Saviotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02314753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059232v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471571v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398433v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Cantner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837852v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827246v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>