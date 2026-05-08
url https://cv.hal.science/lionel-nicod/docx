--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -217,327 +217,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de l’aide à participer en magasin sur la satisfaction client : une approche par le modèle tétraclasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Je tiens le coup grâce à mes clients ! » Ou quand le client devient la principale source de soutien social du personnel en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qurat-Ul-Ain Talpur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Llosa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghulam Murtaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiane Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 111 (3), pp.93-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.111.0093⟩</w:t>
+              <w:t xml:space="preserve">, 2023, N° 111 (3), pp.69-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.111.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402306v1</w:t>
+                <w:t xml:space="preserve">hal-04311120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je tiens le coup grâce à mes clients ! » Ou quand le client devient la principale source de soutien social du personnel en contact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’influence de l’aide à participer en magasin sur la satisfaction client : une approche par le modèle tétraclasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kiane Goudarzi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Mallor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 111 (3), pp.69-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.111.0069⟩</w:t>
+              <w:t xml:space="preserve">, 2023, N° 111 (3), pp.93-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.111.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311120v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’aide à participer en magasin sur la satisfaction client : une approche par le modèle tétraclasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Mallor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 111 (3), pp.93-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dm.111.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311121v1</w:t>
@@ -561,51 +561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer proactive training vs customer reactive training in retail store settings: Effects on script proficiency, customer satisfaction, and sales volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -665,51 +665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer proactive training vs customer reactive training in retail store settings: Effects on script proficiency, customer satisfaction, and sales volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -769,51 +769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former le client à son rôle de coproducteur ? Etude de l’influence de la formation et de ses caractéristiques sur les bénéfices de la coproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (4), pp.50-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -860,51 +860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former le client à son rôle de coproducteur ? Etude de l’influence de la formation et de ses caractéristiques sur les bénéfices de la coproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,381 +1214,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which customer characteristics influence their price acceptance? An empirical study in the airline industry</w:t>
+                <w:t xml:space="preserve">The impact of price variance characteristics on price fairness perception: The moderating effect of economic benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Hang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979130v1</w:t>
+                <w:t xml:space="preserve">hal-03979086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of price variance characteristics on price fairness perception: The moderating effect of economic benefit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Llosa</w:t>
+                <w:t xml:space="preserve">Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mallor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Symposium ADIMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979086v1</w:t>
+                <w:t xml:space="preserve">hal-03979097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+                <w:t xml:space="preserve">Which customer characteristics influence their price acceptance? An empirical study in the airline industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Hang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium ADIMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979097v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do customers react to dynamic price variances? An empirical study on the impact of price variance characteristics and the moderating role of economic benefit on customer behavioural intention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Hang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1639,51 +1639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the effect of Revenue Management on customers’ perceived fairness, price acceptance and switching intention in the service industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Hang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1734,64 +1734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédonique ou Utilitaire ? Une étude exploratoire des facteurs expliquant les changements d’orientation au cours de la visite en magasin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mallor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E.Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1829,64 +1829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures de la participation client, proposition d’une alternative aux méthodes déclaratives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mallor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, LE HAvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">See, think and feel… a sequential process of experience dimensions on satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mallor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EMAC Regional Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,64 +2006,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIENTS EXPERTS, VENEZ ACCOMPAGNES D'UN MEMBRE DE VOTRE FAMILLE ! UNE ANALYSE DE L'EFFET MODERATEUR DE LA CONNAISSANCE DU MAGASIN SUR LA RELATION ENTRE L'ACCOMPAGNEMENT ET LE MONTANT D'ACHAT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mallor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21ème Colloque Etienne THil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Before or during visit, what is the best moment to train customers to their roles? A study of the influence of customer training on purchase amount and trust.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-création- quel est le meilleur moment pour former le client à maîtriser son rôle? Etude de l’influence de la formation du client sur sa satisfaction et son montant d’achat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2252,77 +2252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution dans le temps du poids relatif des dimensions de l'expérience sur la satisfaction : le cas des jeux vidéos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mallor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Marketing Digital, AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,51 +2360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisons et sentiments, ou les émotions comme antécédent de la participation client en services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’aide donnée au client sur sa productivité et sa satisfaction dans les services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2593,51 +2593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’aide donnée au client sur sa productivité et sa confiance envers l’enseigne en grande distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide au client, levier ou frein à la participation du client en services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide au client, motivation ou frein à participer en distribution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congress Internationale de l'AFM </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide au client, motivation ou frein à participer en distribution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,51 +3117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Augmented Customer Relationship: the Increasing Importance of the Customer's Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augmented Customer Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.41-57, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul-Ain Talpur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiane Goudarzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mallor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118773654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hang Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mallor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02982549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02321120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04313836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01392653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul-Ain Talpur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiane Goudarzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0069" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mallor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.111.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118773654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Oucherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nataf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hang Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mallor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02982549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02321120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01838298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04313836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01392653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>