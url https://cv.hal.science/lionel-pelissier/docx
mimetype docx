--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -761,444 +761,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de la réfraction de la lumière au lycée à l'aide d'un laser et d'un hémi-cylindre : problème didactique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Rencontres Enseignement de l'Optique et Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'optique; Société française de physique, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990454v1</w:t>
+                <w:t xml:space="preserve">hal-03881812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881860v1</w:t>
+                <w:t xml:space="preserve">hal-03881802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881838v3</w:t>
+                <w:t xml:space="preserve">hal-03881860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La physique des transferts thermiques couplés : des résultats récents de la recherche en physique à la formation des professeurs stagiaires aux questions énergétiques.</w:t>
+                <w:t xml:space="preserve">L'enseignement de la réfraction de la lumière au lycée à l'aide d'un laser et d'un hémi-cylindre : problème didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes Rencontres Enseignement de l'Optique et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique; Société française de physique, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881818v1</w:t>
+                <w:t xml:space="preserve">hal-03990454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
+                <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
@@ -1206,251 +1223,234 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881812v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881838v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
+                <w:t xml:space="preserve">La physique des transferts thermiques couplés : des résultats récents de la recherche en physique à la formation des professeurs stagiaires aux questions énergétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881802v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la quantité de matière dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par l’action didactique conjointe des activités de recherche collaborative et scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'éléments implicites dans l'action didactique relative à l'enseignement et l'étude de la physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,286 +1711,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique. Une étude de cas d’enseignement de la réfraction en classe de seconde</w:t>
+                <w:t xml:space="preserve">Les savoirs mathématiques dans l'analyse didactique de l'enseignement de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lecureux-Têtu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ARDIST : 10 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884366v1</w:t>
+                <w:t xml:space="preserve">hal-01946643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs mathématiques dans l'analyse didactique de l'enseignement de la physique</w:t>
+                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lecureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDIST : 10 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946643v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique</w:t>
+                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique. Une étude de cas d’enseignement de la réfraction en classe de seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Lecureux</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lecureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890740v1</w:t>
+                <w:t xml:space="preserve">hal-03884366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles dans l’enseignement de la physique au lycée : de la nécessité de construire des faits didactiques pour décrire la place et la nature des savoirs scientifiques en œuvre dans la classe</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des savoirs dans les recherches collaboratives au prisme de l’action didactique conjointe: illustrations en EPS et en Physique-Chimie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.5516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890509v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witczak Nathalie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactique_des_sciences_et_demarches_d_investigation_references_representations_pratiques_et_formation-9782296962385-37401.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.5516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890509v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witczak Nathalie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactique_des_sciences_et_demarches_d_investigation_references_representations_pratiques_et_formation-9782296962385-37401.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>