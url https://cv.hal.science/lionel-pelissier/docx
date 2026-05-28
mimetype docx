--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -761,461 +761,444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881812v1</w:t>
+                <w:t xml:space="preserve">hal-03881860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
+                <w:t xml:space="preserve">L'enseignement de la réfraction de la lumière au lycée à l'aide d'un laser et d'un hémi-cylindre : problème didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes Rencontres Enseignement de l'Optique et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique; Société française de physique, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881802v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La physique des transferts thermiques couplés : des résultats récents de la recherche en physique à la formation des professeurs stagiaires aux questions énergétiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881860v1</w:t>
+                <w:t xml:space="preserve">hal-03881818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de la réfraction de la lumière au lycée à l'aide d'un laser et d'un hémi-cylindre : problème didactique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Rencontres Enseignement de l'Optique et Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'optique; Société française de physique, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990454v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881838v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
+                <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
@@ -1223,234 +1206,251 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881838v3</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La physique des transferts thermiques couplés : des résultats récents de la recherche en physique à la formation des professeurs stagiaires aux questions énergétiques.</w:t>
+                <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881818v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la quantité de matière dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par l’action didactique conjointe des activités de recherche collaborative et scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'éléments implicites dans l'action didactique relative à l'enseignement et l'étude de la physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,286 +1711,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs mathématiques dans l'analyse didactique de l'enseignement de la physique</w:t>
+                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique. Une étude de cas d’enseignement de la réfraction en classe de seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lecureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDIST : 10 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946643v1</w:t>
+                <w:t xml:space="preserve">hal-03884366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique</w:t>
+                <w:t xml:space="preserve">Les savoirs mathématiques dans l'analyse didactique de l'enseignement de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lecureux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ARDIST : 10 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890740v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique. Une étude de cas d’enseignement de la réfraction en classe de seconde</w:t>
+                <w:t xml:space="preserve">Spécification des savoirs mathématiques dans l’enseignement de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Lecureux-Têtu</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lecureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884366v1</w:t>
+                <w:t xml:space="preserve">hal-03890740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles dans l’enseignement de la physique au lycée : de la nécessité de construire des faits didactiques pour décrire la place et la nature des savoirs scientifiques en œuvre dans la classe</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des savoirs dans les recherches collaboratives au prisme de l’action didactique conjointe: illustrations en EPS et en Physique-Chimie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.5516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890509v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witczak Nathalie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactique_des_sciences_et_demarches_d_investigation_references_representations_pratiques_et_formation-9782296962385-37401.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.5516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lecureux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890509v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witczak Nathalie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-didactique_des_sciences_et_demarches_d_investigation_references_representations_pratiques_et_formation-9782296962385-37401.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>