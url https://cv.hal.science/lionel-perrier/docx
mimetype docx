--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -511,3914 +511,3914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected device and therapeutic patient education to promote physical activity among women with localised breast cancer (DISCO trial): protocol for a multicentre 2×2 factorial randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Optimal Process Mining of Traces With Events and Transition Attributes With Application to Care Pathways of Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Touillaud</w:t>
+                <w:t xml:space="preserve">Zhihao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Fournier</w:t>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pérol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045448⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2023.3295947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03428061v1</w:t>
+                <w:t xml:space="preserve">hal-04169012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Process Mining of Traces With Events and Transition Attributes With Application to Care Pathways of Cancer Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connected device and therapeutic patient education to promote physical activity among women with localised breast cancer (DISCO trial): protocol for a multicentre 2×2 factorial randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihao Peng</w:t>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélia Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e045448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASE.2023.3295947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169012v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How We Can Reap the Full Benefit of Teleconsultations: Economic Evaluation Combined With a Performance Evaluation Through a Discrete-Event Simulation</w:t>
+                <w:t xml:space="preserve">What underlies the observed hospital volume- outcome relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Sarazin</w:t>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/32002⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (70), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07449-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846527v1</w:t>
+                <w:t xml:space="preserve">halshs-01801598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What underlies the observed hospital volume- outcome relationship?</w:t>
+                <w:t xml:space="preserve">How We Can Reap the Full Benefit of Teleconsultations: Economic Evaluation Combined With a Performance Evaluation Through a Discrete-Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Marianne Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (70), </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.e32002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07449-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/32002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01801598v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
+                <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Giraud</w:t>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Giraud</w:t>
+                <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Nicolas</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boisselier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Alfonsi</w:t>
+                <w:t xml:space="preserve">Albert Lisbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03428057v1</w:t>
+                <w:t xml:space="preserve">hal-03226371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges raised by the economic evaluation of CAR-T-cell therapies. The review by the French National Authority for Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kaltenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marchesi</w:t>
+                <w:t xml:space="preserve">Christophe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Vieillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Sébastien Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Lisbona</w:t>
+                <w:t xml:space="preserve">Catherine Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.117. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226371v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges raised by the economic evaluation of CAR-T-cell therapies. The review by the French National Authority for Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Galès</w:t>
+                <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Lisbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03428067v1</w:t>
+                <w:t xml:space="preserve">halshs-03428060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Lisbona</w:t>
+                <w:t xml:space="preserve">“Chronic fatigue, quality of life and long-term side-effects of chemotherapy in patients treated for non-epithelial ovarian cancer: national case-control protocol study of the GINECO-Vivrovaire rare tumors INCa French network for rare malignant ovarian tumors”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihane Ahmed-Lecheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08864-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03428060v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Chronic fatigue, quality of life and long-term side-effects of chemotherapy in patients treated for non-epithelial ovarian cancer: national case-control protocol study of the GINECO-Vivrovaire rare tumors INCa French network for rare malignant ovarian tumors”</w:t>
+                <w:t xml:space="preserve">Cost–Utility Analyses of Interventions for Informal Carers: A Systematic and Critical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gernier</w:t>
+                <w:t xml:space="preserve">Wilfried Guets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihane Ahmed-Lecheheb</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hareth Al-Janabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08864-8⟩</w:t>
+              <w:t xml:space="preserve">PharmacoEconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp. 341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40273-019-00874-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03428068v1</w:t>
+                <w:t xml:space="preserve">halshs-02434688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût du programme d’éducation thérapeutique « Mieux manger, mieux bouger à l’aide de l’éducation nutritionnelle » chez les patientes atteintes d’un cancer du sein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Low-Dose Exposure to Xenoestrogen Ambient Air Pollutants and Breast Cancer Risk: XENAIR Protocol for a Case-Control Study Nested Within the French E3N Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Khal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carretier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Hureau</w:t>
+                <w:t xml:space="preserve">Karen Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.003⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.e15167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/15167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03428053v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03003523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Low-Dose Exposure to Xenoestrogen Ambient Air Pollutants and Breast Cancer Risk: XENAIR Protocol for a Case-Control Study Nested Within the French E3N Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coût du programme d’éducation thérapeutique « Mieux manger, mieux bouger à l’aide de l’éducation nutritionnelle » chez les patientes atteintes d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam El Khal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Amadou</w:t>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coudon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen Leffondré</w:t>
+                <w:t xml:space="preserve">Magalie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/15167⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (12), pp.1252-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003523v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost–Utility Analyses of Interventions for Informal Carers: A Systematic and Critical Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PharmacoEconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40273-019-00874-6⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434688v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Impact of Next Generation Sequencing on Clinical Practice in Oncology in France: Better Genetic Profiles for Patients Improve Access to Experimental Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+                <w:t xml:space="preserve">Manon Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp. 898-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2020.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378666v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02983051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Next Generation Sequencing on Clinical Practice in Oncology in France: Better Genetic Profiles for Patients Improve Access to Experimental Treatments</w:t>
+                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Coquerelle</w:t>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryl Darlington</w:t>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Paul Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Durand</w:t>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borget</w:t>
+                <w:t xml:space="preserve">Eliot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (7), pp. 898-906. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2020.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983051v1</w:t>
+                <w:t xml:space="preserve">hal-03146371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
+                <w:t xml:space="preserve">A comparison of two modalities of stereotactic body radiation therapy for peripheral early-stage non-small cell lung cancer: results of a prospective French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+                <w:t xml:space="preserve">Line Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pommier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliot Nicolas</w:t>
+                <w:t xml:space="preserve">Marc-André Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1116), pp.20200256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20200256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146371v1</w:t>
+                <w:t xml:space="preserve">halshs-03003498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two modalities of stereotactic body radiation therapy for peripheral early-stage non-small cell lung cancer: results of a prospective French study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical review and quality-assessment of cost analyses in radiotherapy: How reliable are the data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defourny Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monten Chris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grau Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lievens Yolande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20200256⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp. 14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003498v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review and quality-assessment of cost analyses in radiotherapy: How reliable are the data?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact financier de l’innovation en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp. 66-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378673v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact financier de l’innovation en oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de la génomique dans la médecine de demain, applications cliniques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194115v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique dans la médecine de demain, applications cliniques et enjeux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bilbault</w:t>
+                <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp. 3449-3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-4658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056433v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Meyrand</w:t>
+                <w:t xml:space="preserve">The contribution of genomics in the medicine of tomorrow, clinical applications and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Denèfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-4658-y⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082772v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of genomics in the medicine of tomorrow, clinical applications and issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bilbault</w:t>
+                <w:t xml:space="preserve">National costs and resource requirements of external beam radiotherapy: A time-driven activity-based costing model from the ESTRO-HERO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Maria Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julietta Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp. 187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193717v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National costs and resource requirements of external beam radiotherapy: A time-driven activity-based costing model from the ESTRO-HERO project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julietta Corral</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.06.015⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378679v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and cost evaluation of health information systems using micro-costing and discrete-event simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xie Xiaolan</w:t>
+                <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Pauline Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ranchere Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10729-017-9402-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0193330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01526704v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In reply to Jean-François Daisne, Sandra Nuyts, Fréderic Duprez and Benoît Bihin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Zhaomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01651501v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanette Deniès</w:t>
+                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784310v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Screening for Occupational Exposures in Lung Cancer Patients: A Prospective French Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ranchere Vince</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belladame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193330⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784301v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (2), pp. 529-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819359v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp. 314-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-017-0081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01670155v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
+                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zou Zhaomin</w:t>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Charrier</w:t>
+                <w:t xml:space="preserve">Arnaud Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baffert</w:t>
+                <w:t xml:space="preserve">Fanette Deniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S101 - S118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146886v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Screening for Occupational Exposures in Lung Cancer Patients: A Prospective French Cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance and cost evaluation of health information systems using micro-costing and discrete-event simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Olfa Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonnand</w:t>
+                <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Belladame</w:t>
+                <w:t xml:space="preserve">Sabri Hamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Xiaolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15010065⟩</w:t>
+              <w:t xml:space="preserve">Health Care Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp. 204-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10729-017-9402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01704517v1</w:t>
+                <w:t xml:space="preserve">halshs-01526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">In reply to Jean-François Daisne, Sandra Nuyts, Fréderic Duprez and Benoît Bihin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,6252 +4426,6154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 100 (2), pp. 529-530</w:t>
+              <w:t xml:space="preserve">, 2018, 100 (3), pp. 808-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01651499v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Reply to Escande et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (1), pp. 205-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01703194v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
+                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Varin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.425-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01526744v1</w:t>
+                <w:t xml:space="preserve">halshs-01524444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Febrile Neutropenias in Adolescents and Young Adults: A Cost-Minimization Analysis Between Adult Versus Pediatric Units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Marec-Berard</w:t>
+                <w:t xml:space="preserve">Clinical Outcomes of Several IMRT Techniques for Patients With Head and Neck Cancer: A Propensity Score–Weighted Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christèle Riberon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jayao.2017.0035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (4), pp. 929-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.06.2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618890v1</w:t>
+                <w:t xml:space="preserve">halshs-01618896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 98, pp. 47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Escande et al</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+                <w:t xml:space="preserve">Certification ISO 9001 des Directions de la recherche clinique et de l’innovation : vers une extension du périmètre aux évaluations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillemaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dussart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.-G. Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (2), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421123v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02328562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">Toxicité et qualité de vie comparées après curiethérapie par iode 125 et radiothérapie stéréotaxique des cancers prostatiques [Toxicity and quality of life comparison of iodine 125 brachytherapy and stereotactic radiotherapy for prostate cancers]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gnep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lizée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Droupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6-7), pp.478-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2017.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01524444v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Outcomes of Several IMRT Techniques for Patients With Head and Neck Cancer: A Propensity Score–Weighted Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+                <w:t xml:space="preserve">Percutaneous guided biopsy for diagnosing suspected primary malignant bone tumors in pediatric patients: a safe, accurate, and cost-saving procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Ceraulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.06.2456⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp. 235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00247-016-3735-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618896v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (2), pp. 227-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421101v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité et qualité de vie comparées après curiethérapie par iode 125 et radiothérapie stéréotaxique des cancers prostatiques [Toxicity and quality of life comparison of iodine 125 brachytherapy and stereotactic radiotherapy for prostate cancers]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Droupy</w:t>
+                <w:t xml:space="preserve">Management of Febrile Neutropenias in Adolescents and Young Adults: A Cost-Minimization Analysis Between Adult Versus Pediatric Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Penel-Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Marec-Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Riberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2017.07.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp. 542-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2017.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618005v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification ISO 9001 des Directions de la recherche clinique et de l’innovation : vers une extension du périmètre aux évaluations économiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-G. Le Corroller</w:t>
+                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.12.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02328562v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446700v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous guided biopsy for diagnosing suspected primary malignant bone tumors in pediatric patients: a safe, accurate, and cost-saving procedure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lavergne</w:t>
+                <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-E Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00247-016-3735-3⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp. 357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421085v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost analysis of complex radiotherapy for patients with head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coche-Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95 (2), pp. 654-662 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Of Treatments For Mild-To-Moderate Obstructive Sleep Apnea In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Poullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Druais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266462316000088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366224v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Of Treatments For Mild-To-Moderate Obstructive Sleep Apnea In France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Druais</w:t>
+                <w:t xml:space="preserve">Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266462316000088⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327109v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01266374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (5), pp. 1124-1126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01266374v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Seasonal Influenza Vaccination Recommendations: Relevance and Influence of the Evidence on the Decision-Making Process in France and the Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.670-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2016.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421125v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Seasonal Influenza Vaccination Recommendations: Relevance and Influence of the Evidence on the Decision-Making Process in France and the Netherlands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost evaluations of radiotherapy: What do we know? An ESTRO-HERO analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dunscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Lievens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (3), pp. 468-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366179v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost evaluations of radiotherapy: What do we know? An ESTRO-HERO analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (3), pp. 468-474</w:t>
+              <w:t xml:space="preserve">Athens Journal of Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp. 11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421113v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dias Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+                <w:t xml:space="preserve">A literature review to identify factors that determine policies for influenza vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (6), pp. 697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2015.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237499v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01156520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review to identify factors that determine policies for influenza vaccination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+                <w:t xml:space="preserve">A cost-consequence analysis of hepatitis B screening in an immigrant population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Buja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lobello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (5), pp. 327-335</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01156520v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-consequence analysis of hepatitis B screening in an immigrant population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (5), pp. 327-335</w:t>
+              <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237025v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+                <w:t xml:space="preserve">Transferability of health cost evaluation across locations in oncology: cluster and principal component analysis as an explorative tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Buja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mastrangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), p. 537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237556v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of health cost evaluation across locations in oncology: cluster and principal component analysis as an explorative tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-effectiveness of a Genetic Test for Breast Cancer Risk - Letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pourteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzette Delaloge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-13-0429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01089763v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of a Genetic Test for Breast Cancer Risk - Letter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pourteau</w:t>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-13-0429⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), art. 56, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00957846v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954697v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millet-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp. 178-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080555v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in patients with lymphoma and myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (2), pp. 129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40258-013-0011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862738v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a randomised controlled trial of adapted physical activity during adjuvant treatment for localised breast cancer: the PASAPAS feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.e003855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-003855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799507v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a randomised controlled trial of adapted physical activity during adjuvant treatment for localised breast cancer: the PASAPAS feasibility study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
+                <w:t xml:space="preserve">Cost Effectiveness of Pegfilgrastim Versus Filgrastim After High-Dose Chemotherapy and Autologous Stem Cell Transplantation in Patients with Lymphoma and Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmidt-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-003855⟩</w:t>
+              <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40258-013-0011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00940932v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: results of a randomized trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (1), pp.50-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Effectiveness of Pegfilgrastim Versus Filgrastim After High-Dose Chemotherapy and Autologous Stem Cell Transplantation in Patients with Lymphoma and Myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A randomised phase II study of the efficacy, safety and cost-effectiveness of pegfilgrastim and filgrastim after autologous stem cell transplant for lymphoma and myeloma (PALM study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aline Schmidt-Tanguy</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp. 713-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875619v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomised phase II study of the efficacy, safety and cost-effectiveness of pegfilgrastim and filgrastim after autologous stem cell transplant for lymphoma and myeloma (PALM study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinicians' adherence versus non adherence to practice guidelines in the management of patients with sarcoma: a cost-effectiveness assessment in two European regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Espinouse</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Buja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mastrangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Vecchiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sandonà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6963-12-82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680996v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00711845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicians' adherence versus non adherence to practice guidelines in the management of patients with sarcoma: a cost-effectiveness assessment in two European regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp. 231-251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00711845v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (4), pp. 231-251</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752572v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l'évaluation économique et de l'analyse d'impact budgétaire pour la décision publique en santé : l'exemple du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp. 397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667277v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'évaluation économique et de l'analyse d'impact budgétaire pour la décision publique en santé : l'exemple du cancer du sein</w:t>
+                <w:t xml:space="preserve">Transférabilité des évaluations de coûts en santé : analyse des facteurs de variabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Philip</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (3), pp. 397-402</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp. 307-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00565785v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférabilité des évaluations de coûts en santé : analyse des facteurs de variabilité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (2), pp. 307-322</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451617v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominic Cellier</w:t>
+                <w:t xml:space="preserve">A Decision-making Tool for a Costly Innovative Technology: The Case of Carbon Ion Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Combs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Näslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
+              <w:t xml:space="preserve">, 2008, 25 (7-8), pp. 367-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954975v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-making Tool for a Costly Innovative Technology: The Case of Carbon Ion Radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ingemar Näslund</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (7-8), pp. 367-380</w:t>
+              <w:t xml:space="preserve">Journal dÉconomie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1), pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353062v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires optimales des patients évoluant vers la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal dÉconomie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (1), pp.3-15</w:t>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (3 - 4), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159806v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires optimales des patients évoluant vers la dépendance</w:t>
+                <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sante et Systemique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (3 - 4), pp.73-86</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (4), pp. 449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00157163v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+                <w:t xml:space="preserve">Light ion facility projects in Europe: methodological aspects for the calculation of the treatment cost per protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie E. Combs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73 (Supplement 2), pp.183-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(04)80045-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335472v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00156706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light ion facility projects in Europe: methodological aspects for the calculation of the treatment cost per protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie E. Combs</w:t>
+                <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (4), pp. 393-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00156706v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les apports des concepts économiques &amp;quot;d'équipe&amp;quot; et de &amp;quot;groupe&amp;quot; pour l'évaluation des réseaux de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (5-6), pp.381-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10681,353 +10583,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la santé dans les politiques territoriales de gestion de l'urbanisation : méthode d'aide à la décision multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALASS-GISEH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04639476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value based healthcare et donnée de vie réelles/SNDS en radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Radiothérapie Oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03428071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du parcours de soins dans la prise en charge initiale des cancers épithéliaux ovariens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Nationale des Innovations Hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une centralisation des soins en termes d’accès aux soins pour les cancers de l’ovaire et cancers du sein en France : une simulation à partir des données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11043,5103 +10945,5103 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Nationale des Innovations Hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02378987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial impact of innovation in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées franco-internationales d’oncologie (IFODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-utility analyses of interventions for informal caregivers: A systemic and critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Guets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hareth Al-Janabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019-11, ISPOR Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the value assessment, Pricing, and funding of targeted combination therapies in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR Europe 2018, Barcelone, 10-14 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic records improve organizational performances of hospital surgical units?</w:t>
+                <w:t xml:space="preserve">Does adoption of electronic heath record improve the quality of care management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biovision, Workshop Digital health and innovation for sustainable healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01661999v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des corrélations entre informatisation et performance des établissements de santé</w:t>
+                <w:t xml:space="preserve">Les impacts médico-économiques de l'évolution du parcours de soins en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur le programme de recherche sur la performance du système de soins (PREPS), Agence Nationale d'Appui à la Performance des établissements de santé et médico-sociaux (ANAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème journée annuelle du réseau ONCOCENTRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01569065v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique sur le calcul et l’analyse des coûts hospitaliers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost of radiotherapy: what is the quality of the evidence found? Critical quality appraisal of studies estimating cost of radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dunscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Lievens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Echelle Nationale de Coût (ENC) de l’Agence technique de l’information sur l’hospitalisation (ATIH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology (ESTRO) 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619444v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Underlies The Observed Hospital Volume-Outcome Relationship?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiotherapy costs: the good, the bad and the ugly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 20th Annual European Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology (ESTRO) 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653405v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic heath record improve the quality of care management?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Underlies The Observed Hospital Volume-Outcome Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biovision, Workshop Digital health and innovation for sustainable healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPOR 20th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01661998v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts médico-économiques de l'évolution du parcours de soins en cancérologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide méthodologique sur le calcul et l’analyse des coûts hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème journée annuelle du réseau ONCOCENTRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Echelle Nationale de Coût (ENC) de l’Agence technique de l’information sur l’hospitalisation (ATIH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01670547v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of radiotherapy: what is the quality of the evidence found? Critical quality appraisal of studies estimating cost of radiotherapy</w:t>
+                <w:t xml:space="preserve">Analyse des corrélations entre informatisation et performance des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yolande Lievens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology (ESTRO) 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire sur le programme de recherche sur la performance du système de soins (PREPS), Agence Nationale d'Appui à la Performance des établissements de santé et médico-sociaux (ANAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01654668v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01569065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy costs: the good, the bad and the ugly</w:t>
+                <w:t xml:space="preserve">Does adoption of electronic records improve organizational performances of hospital surgical units?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology (ESTRO) 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Biovision, Workshop Digital health and innovation for sustainable healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527903v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaomin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01301932v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaur</w:t>
+                <w:t xml:space="preserve">Is the Integrated Electronic Health Record Cost-Effective for a Cancer Consultation? Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Hamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446644v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Integrated Electronic Health Record Cost-Effective for a Cancer Consultation? Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saber Aloui</w:t>
+                <w:t xml:space="preserve">A cost-effectiveness analysis of the ZIRA test in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Gyorffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A735</w:t>
+              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439407v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effectiveness analysis of the ZIRA test in breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+                <w:t xml:space="preserve">A cost-effectiveness analysis of a 6-month physical activity program versus usual dietary care during adjuvant chemotherapy in breast cancer: An economic evaluation of the PASAPAS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+              <w:t xml:space="preserve">. 21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366993v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effectiveness analysis of a 6-month physical activity program versus usual dietary care during adjuvant chemotherapy in breast cancer: An economic evaluation of the PASAPAS trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Heinz</w:t>
+                <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
+              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421080v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Practitioners Perceptions About Financial and Non-Financial Incentives to Improve Influenza Vaccination Coverage Rates In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421058v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Practitioners Perceptions About Financial and Non-Financial Incentives to Improve Influenza Vaccination Coverage Rates In France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Buthion</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A422</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439558v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
+                <w:t xml:space="preserve">Guide méthodologique sur le costing à l’Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">38èmes Journées des Economistes de la Santé Français (JESF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328996v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique sur le costing à l’Hôpital</w:t>
+                <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées des Economistes de la Santé Français (JESF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01500548v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
+                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Spacagna</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A626</w:t>
+              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439348v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01301932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Information System Adoption And Hospital Accreditation Decisions In France: Results From The E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress in Health Economics, Milan, Italie, 12-15 juillet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01193143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the development of electronic health records and hospital accreditation decisions in France: results from the E-SI (Preps-Sips)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual International Meeting de l'International Society for Pharmacoeconomics Outcomes Research (ISPOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01178650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût d’un programme supervisé d’activité physique adaptée pendant les traitements adjuvants du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journées Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAPA, Nov 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l’exposition aux produits chimiques cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l’enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques au travail : autour de SUMER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARES, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortes expositions aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) sont-elles l'apanage des emplois précaires et peu qualifiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954710v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-analysis of stereotactic radiotherapy in lung cancer</w:t>
+                <w:t xml:space="preserve">Comprendre les analyses médico-économiques : intervention didactique à l'intention des cliniciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual European Congress of the International Society for Pharmacoeconomics and Outcomes Research, Dublin, Irlande, 4 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dublin, Irlande</w:t>
+              <w:t xml:space="preserve">9èmes Journées annuelles du Groupe Sarcome Français, Strasbourg, 28 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00952329v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les analyses médico-économiques : intervention didactique à l'intention des cliniciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées annuelles du Groupe Sarcome Français, Strasbourg, 28 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00940941v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cost-analysis of stereotactic radiotherapy in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th Annual European Congress of the International Society for Pharmacoeconomics and Outcomes Research, Dublin, Irlande, 4 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dublin, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954966v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of physical activity intervention during adjuvant chemotherapy in breast cancer: results of the randomized trial PASAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées scientifiques du Cancéropôle Lyon Auvergne Rhône-Alpes, Lyon, 21 et 22 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cost-analysis of image-guided radiation therapy (IGRT) in prostate cancer: results from a phase III clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954709v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness analysis: an interdisciplinary research and methodological perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University degli Studi di Padova, Italy, July 19th, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Padova, Italy</w:t>
+              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752916v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-analysis of image-guided radiation therapy (IGRT) in prostate cancer: results from a phase III clinical trial</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness analysis: an interdisciplinary research and methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A416</w:t>
+              <w:t xml:space="preserve">University degli Studi di Padova, Italy, July 19th, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752908v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis and principal component analysis to access the variability of data in cost evaluations: methods and applications in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Buja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrus Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de soutien aux thérapeutiques innovantes et coûteuses. [Prospective economic evaluation of image-guided radiation therapy for prostate cancer in the framework of the national programme for innovative and costly therapies assessment.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.444-451, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.07.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordant diagnoses in sarcoma, GIST and desmoide tumour in France: results from the network RREPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ranchère-Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Germany. page A285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to practice guidelines for the management of patients with sarcoma: A cost-effectiveness assessment in two European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting CONTICANET, Lyon, 7-8 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in patients with lymphoma and myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research (ISPOR), Baltimore, Etats-Unis, 25 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00628829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in adult patients with lymphoma and myeloma: cost-effectiveness evaluation alongside a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ghesquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World congress on Health Economics, International Health Economics Association, Toronto, Canada, 10-13 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00628854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'évaluation médico-économique pour la décision publique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Thérapies innovantes: lesquelles et à quel prix", Université Claude Bernard, Lyon, 24 novembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformity with clinical practice guidelines for management of patients with sarcoma: a cost-effectiveness assessment in two European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th annual conference of the Italian Health Economics Association (AIES) Second university of Naples, Naples, Italy, September 29-30, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costi del tratamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Sarcomi delle parti molli et GIST : epidemologia, clinica e "network", Instituto oncologico Veneto, Padova, Italie, 6 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis: methods and applications in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Research And Methodological Perspective seminaire, Università degli Studi di Padova, Dipartimento di Medicina Ambientale e Sanità Pubblica, Dipartimento di Scienze Oncologiche e Chirurgiche, 17 février 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis of compliance with clinical guidelines for sarcoma management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connective Tissue Cancers Network (CONTICANET) Meeting, Institut Bergonié, Bordeaux, 23-24 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations de coûts en santé sont-elles transférables ? Mesures et application à une innovation très coûteuse en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées des Economistes Français de la Santé, Lille, 6-7 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the generalisability of cost evaluation results using the euclidean metric and principal components analysis : Lesson from a high-cost innovation in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès européen de l'International Society for Pharmacoeconomics and Outcomes Research, Dublin, 20-23 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of the simulation for innovative technologies: The case of the hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIRS-MedAustron Joint Symposium On Carbon Ion Therapy In Cancer, Innsbruck, 25-26 février 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to calculate treatment cost per protocol for light ion facility radiotherapy projects in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report of work package 6 “Health economics aspects”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciano Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World congress of the International Health Economics Association, Barcelone, 10th-13th July, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">10TH Workshop on Heavy Charged Particles in Biology and Medecine (HCPBM) and 4th Meeting of the European Network For Light Ion Hadron Therapy (ENLIGHT), Biella, juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266174v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of work package 6 “Health economics aspects”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to calculate treatment cost per protocol for light ion facility radiotherapy projects in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10TH Workshop on Heavy Charged Particles in Biology and Medecine (HCPBM) and 4th Meeting of the European Network For Light Ion Hadron Therapy (ENLIGHT), Biella, juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Biella, Italy</w:t>
+              <w:t xml:space="preserve">5th World congress of the International Health Economics Association, Barcelone, 10th-13th July, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00267137v1</w:t>
+                <w:t xml:space="preserve">halshs-00266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et financement des soins : vers une inadéquation croissante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Patrick Castel et Marie-Odile Carrère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions John Libbey Eurotext, pp. 111-123, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16149,748 +16051,748 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of health care expenditures on survival in locally advanced and metastatic Non Small Cell Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Montella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
+                <w:t xml:space="preserve">Les évaluations de coûts en santé sont-elles transférables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Havet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00322614v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations de coûts en santé sont-elles transférables ?</w:t>
+                <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260873v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual approach with survival or time to event outcomes: An application to an exhaustive cohort of Epithelial Ovarian Carcinoma in the Rhône-Alps region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review of the decision-­‐making determinants related to the influenza vaccination policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mosnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16900,161 +16802,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de l'animation de la recherche, des études et des statistiques (DARES). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17201,51 +17103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Chvetzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3295947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07449-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alfonsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vieillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lisbona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07828-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kaltenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lazzarotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihane Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08864-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15167" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Guets" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareth Al-Janabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-019-00874-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Coquerelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2020.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defourny No&#233;mie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monten Chris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Cai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lievens Yolande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.09.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilbault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Defourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Borras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Coffey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julietta Corral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.06.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hamana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-017-9402-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15010065" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gnep" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liz&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.07.043" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02328562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Le Corroller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavergne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-016-3735-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Poulli&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cognet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Clementz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Druais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462316000088" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.01.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J13DJCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2016.02.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dunscombe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lievens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Alves" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Paget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2015.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSP5L1F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237025v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Buja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martines" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lobello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089763v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mastrangelo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sylvestre-Baron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957846v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cox" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-13-0429" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752571v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-013-0011-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875619v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt-Tanguy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vecchiato" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sandon&#224;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-12-82" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451617v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353062v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Combs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auberger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#228;slund" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157163v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156706v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Combs" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(04)80045-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZPWS3R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428071v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378987v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197096v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379016v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056546v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661999v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569065v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653405v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joutard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.620" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661998v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670547v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654668v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527903v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439407v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gyorffy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439558v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178650v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952329v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940941v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752916v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752878v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Pauwels" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672128v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628829v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628854v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673319v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672132v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625404v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588784v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451406v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266793v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266174v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267137v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267179v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808536v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Chvetzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3295947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07449-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vieillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lisbona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07828-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kaltenbach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lazzarotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihane Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08864-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Guets" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareth Al-Janabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-019-00874-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Coquerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2020.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defourny No&#233;mie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monten Chris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Cai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lievens Yolande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.09.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilbault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Defourny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Borras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Coffey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julietta Corral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15010065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hamana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-017-9402-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02328562v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Le Corroller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gnep" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liz&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.07.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV452PK9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavergne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-016-3735-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Poulli&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cognet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gauthier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Clementz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Druais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462316000088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.01.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J13DJCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2016.02.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dunscombe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lievens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Paget" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2015.04.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSP5L1F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Buja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martines" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lobello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089763v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mastrangelo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sylvestre-Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cox" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-13-0429" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-013-0011-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt-Tanguy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vecchiato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sandon&#224;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-12-82" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451617v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353062v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Combs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auberger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucca" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#228;slund" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157163v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Combs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(04)80045-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZPWS3R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428071v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378987v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197096v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056546v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661998v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670547v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654668v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527903v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653405v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joutard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.620" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619444v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439407v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gyorffy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439558v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940941v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952329v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829582v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752878v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Pauwels" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628829v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628854v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673319v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672132v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625404v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588784v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267137v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266174v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267179v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>