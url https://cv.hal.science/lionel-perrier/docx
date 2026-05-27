--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -192,4993 +192,4993 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Behaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10198-025-01828-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic referral to palliative care in patients attending dedicated emergency units from French comprehensive anticancer centres: the prospective multicentre randomised comparative clinical trial PALLU</w:t>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Chvetzoff</w:t>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Anota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bouleuc</w:t>
+                <w:t xml:space="preserve">Carine Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-101299⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353857v1</w:t>
+                <w:t xml:space="preserve">hal-05633064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of weekly adaptive radiotherapy versus standard IMRT in head and neck cancer alongside the ARTIX trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic referral to palliative care in patients attending dedicated emergency units from French comprehensive anticancer centres: the prospective multicentre randomised comparative clinical trial PALLU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Chvetzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Anota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Thariat</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bouleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110116⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e101299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-101299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444231v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Process Mining of Traces With Events and Transition Attributes With Application to Care Pathways of Cancer Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhihao Peng</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of weekly adaptive radiotherapy versus standard IMRT in head and neck cancer alongside the ARTIX trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Frederic Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2023.3295947⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Radiotherapy and Oncology : Journal of the European Society For Therapeutic, 193, pp.110116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169012v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected device and therapeutic patient education to promote physical activity among women with localised breast cancer (DISCO trial): protocol for a multicentre 2×2 factorial randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.e045448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03428061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What underlies the observed hospital volume- outcome relationship?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Process Mining of Traces With Events and Transition Attributes With Application to Care Pathways of Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Zhihao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07449-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2023.3295947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01801598v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How We Can Reap the Full Benefit of Teleconsultations: Economic Evaluation Combined With a Performance Evaluation Through a Discrete-Event Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">What underlies the observed hospital volume- outcome relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Sarazin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (70), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07449-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/32002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03846527v1</w:t>
+                <w:t xml:space="preserve">halshs-01801598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vieillard</w:t>
+                <w:t xml:space="preserve">How We Can Reap the Full Benefit of Teleconsultations: Economic Evaluation Combined With a Performance Evaluation Through a Discrete-Event Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.e32002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/32002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226371v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges raised by the economic evaluation of CAR-T-cell therapies. The review by the French National Authority for Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kaltenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03428067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Lisbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03428060v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Chronic fatigue, quality of life and long-term side-effects of chemotherapy in patients treated for non-epithelial ovarian cancer: national case-control protocol study of the GINECO-Vivrovaire rare tumors INCa French network for rare malignant ovarian tumors”</w:t>
+                <w:t xml:space="preserve">Efficacy of extracranial stereotactic body radiation therapy (SBRT) added to standard treatment in patients with solid tumors (breast, prostate and non-small cell lung cancer) with up to 3 bone-only metastases: study protocol for a randomised phase III trial (STEREO-OS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gernier</w:t>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihane Ahmed-Lecheheb</w:t>
+                <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pautier</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Floquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+                <w:t xml:space="preserve">Albert Lisbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-07828-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08864-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03428068v1</w:t>
+                <w:t xml:space="preserve">halshs-03428060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost–Utility Analyses of Interventions for Informal Carers: A Systematic and Critical Review</w:t>
+                <w:t xml:space="preserve">“Chronic fatigue, quality of life and long-term side-effects of chemotherapy in patients treated for non-epithelial ovarian cancer: national case-control protocol study of the GINECO-Vivrovaire rare tumors INCa French network for rare malignant ovarian tumors”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Guets</w:t>
+                <w:t xml:space="preserve">François Gernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hareth Al-Janabi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djihane Ahmed-Lecheheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PharmacoEconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40273-019-00874-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08864-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434688v1</w:t>
+                <w:t xml:space="preserve">halshs-03428068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Low-Dose Exposure to Xenoestrogen Ambient Air Pollutants and Breast Cancer Risk: XENAIR Protocol for a Case-Control Study Nested Within the French E3N Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coût du programme d’éducation thérapeutique « Mieux manger, mieux bouger à l’aide de l’éducation nutritionnelle » chez les patientes atteintes d’un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
+                <w:t xml:space="preserve">Mariam El Khal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Leffondré</w:t>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/15167⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (12), pp.1252-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003523v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût du programme d’éducation thérapeutique « Mieux manger, mieux bouger à l’aide de l’éducation nutritionnelle » chez les patientes atteintes d’un cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam El Khal</w:t>
+                <w:t xml:space="preserve">Cost–Utility Analyses of Interventions for Informal Carers: A Systematic and Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Guets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hareth Al-Janabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (12), pp.1252-1259. </w:t>
+              <w:t xml:space="preserve">PharmacoEconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp. 341-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40273-019-00874-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03428053v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic Low-Dose Exposure to Xenoestrogen Ambient Air Pollutants and Breast Cancer Risk: XENAIR Protocol for a Case-Control Study Nested Within the French E3N Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Amina Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.e15167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/15167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02378666v1</w:t>
+                <w:t xml:space="preserve">halshs-03003523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Next Generation Sequencing on Clinical Practice in Oncology in France: Better Genetic Profiles for Patients Improve Access to Experimental Treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryl Darlington</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Durand</w:t>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borget</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (7), pp. 898-906. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2020.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02983051v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
+                <w:t xml:space="preserve">Impact of Next Generation Sequencing on Clinical Practice in Oncology in France: Better Genetic Profiles for Patients Improve Access to Experimental Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+                <w:t xml:space="preserve">Séverine Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pommier</w:t>
+                <w:t xml:space="preserve">Meryl Darlington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Giraud</w:t>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Giraud</w:t>
+                <w:t xml:space="preserve">Manon Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Nicolas</w:t>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp. 898-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2020.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146371v1</w:t>
+                <w:t xml:space="preserve">halshs-02983051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two modalities of stereotactic body radiation therapy for peripheral early-stage non-small cell lung cancer: results of a prospective French study</w:t>
+                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Mahé</w:t>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pasquier</w:t>
+                <w:t xml:space="preserve">Paul Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20200256⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03003498v1</w:t>
+                <w:t xml:space="preserve">hal-03146371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review and quality-assessment of cost analyses in radiotherapy: How reliable are the data?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of two modalities of stereotactic body radiation therapy for peripheral early-stage non-small cell lung cancer: results of a prospective French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monten Chris</w:t>
+                <w:t xml:space="preserve">Line Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grau Cai</w:t>
+                <w:t xml:space="preserve">Marc-André Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lievens Yolande</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.09.020⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1116), pp.20200256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20200256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378673v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03003498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact financier de l’innovation en oncologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical review and quality-assessment of cost analyses in radiotherapy: How reliable are the data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defourny Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monten Chris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grau Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lievens Yolande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp. 14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194115v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique dans la médecine de demain, applications cliniques et enjeux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact financier de l’innovation en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp. 66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02056433v1</w:t>
+                <w:t xml:space="preserve">halshs-02194115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la génomique dans la médecine de demain, applications cliniques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudinet</w:t>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Meyrand</w:t>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-4658-y⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02082772v1</w:t>
+                <w:t xml:space="preserve">hal-02056433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of genomics in the medicine of tomorrow, clinical applications and issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bilbault</w:t>
+                <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp. 3449-3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-4658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193717v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National costs and resource requirements of external beam radiotherapy: A time-driven activity-based costing model from the ESTRO-HERO project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julietta Corral</w:t>
+                <w:t xml:space="preserve">The contribution of genomics in the medicine of tomorrow, clinical applications and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Denèfle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.06.015⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378679v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National costs and resource requirements of external beam radiotherapy: A time-driven activity-based costing model from the ESTRO-HERO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonastre</w:t>
+                <w:t xml:space="preserve">Josep-Maria Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Costa</w:t>
+                <w:t xml:space="preserve">Mary Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julietta Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp. 187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2019.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819359v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Toulmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ranchere Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.e0193330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0193330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
+                <w:t xml:space="preserve">S. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zou Zhaomin</w:t>
+                <w:t xml:space="preserve">A. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Charrier</w:t>
+                <w:t xml:space="preserve">J. Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baffert</w:t>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146886v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bally</w:t>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benayoun</w:t>
+                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
+                <w:t xml:space="preserve">Zou Zhaomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01670155v1</w:t>
+                <w:t xml:space="preserve">hal-02146886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Screening for Occupational Exposures in Lung Cancer Patients: A Prospective French Cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Belladame</w:t>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15010065⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01704517v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+                <w:t xml:space="preserve">Systematic Screening for Occupational Exposures in Lung Cancer Patients: A Prospective French Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belladame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15010065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01651499v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
+                <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (2), pp. 529-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01703194v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanette Deniès</w:t>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dede Sika Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp. 314-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-017-0081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784310v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and cost evaluation of health information systems using micro-costing and discrete-event simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Hamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Xiaolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp. 204-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10729-017-9402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In reply to Jean-François Daisne, Sandra Nuyts, Fréderic Duprez and Benoît Bihin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (3), pp. 808-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Escande et al</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Deniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S101 - S118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421123v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In Reply to Escande et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (1), pp. 205-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01524444v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Outcomes of Several IMRT Techniques for Patients With Head and Neck Cancer: A Propensity Score–Weighted Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.06.2456⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618896v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+                <w:t xml:space="preserve">Clinical Outcomes of Several IMRT Techniques for Patients With Head and Neck Cancer: A Propensity Score–Weighted Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (4), pp. 929-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.06.2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421101v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification ISO 9001 des Directions de la recherche clinique et de l’innovation : vers une extension du périmètre aux évaluations économiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Guillemaut</w:t>
+                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morelle</w:t>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Achache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-G. Le Corroller</w:t>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp. 47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.12.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02328562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité et qualité de vie comparées après curiethérapie par iode 125 et radiothérapie stéréotaxique des cancers prostatiques [Toxicity and quality of life comparison of iodine 125 brachytherapy and stereotactic radiotherapy for prostate cancers]</w:t>
               </w:r>
@@ -5304,5276 +5304,5410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous guided biopsy for diagnosing suspected primary malignant bone tumors in pediatric patients: a safe, accurate, and cost-saving procedure</w:t>
+                <w:t xml:space="preserve">Certification ISO 9001 des Directions de la recherche clinique et de l’innovation : vers une extension du périmètre aux évaluations économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Ceraulo</w:t>
+                <w:t xml:space="preserve">C. Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+                <w:t xml:space="preserve">S. Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lavergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">M. Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
+                <w:t xml:space="preserve">A. Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00247-016-3735-3⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (2), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421085v1</w:t>
+                <w:t xml:space="preserve">inserm-02328562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Percutaneous guided biopsy for diagnosing suspected primary malignant bone tumors in pediatric patients: a safe, accurate, and cost-saving procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Ceraulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp. 235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00247-016-3735-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446700v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Febrile Neutropenias in Adolescents and Young Adults: A Cost-Minimization Analysis Between Adult Versus Pediatric Units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christèle Riberon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (2), pp. 227-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618890v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619178v1</w:t>
+                <w:t xml:space="preserve">halshs-01526744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
+                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01526744v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Management of Febrile Neutropenias in Adolescents and Young Adults: A Cost-Minimization Analysis Between Adult Versus Pediatric Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Penel-Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Marec-Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Riberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp. 542-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2017.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366224v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost analysis of complex radiotherapy for patients with head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coche-Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95 (2), pp. 654-662 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Of Treatments For Mild-To-Moderate Obstructive Sleep Apnea In France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Clementz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Druais</w:t>
+                <w:t xml:space="preserve">J-E Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp. 357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266462316000088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Of Treatments For Mild-To-Moderate Obstructive Sleep Apnea In France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Anne-Isabelle Poullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Paget</w:t>
+                <w:t xml:space="preserve">Magali Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mosnier</w:t>
+                <w:t xml:space="preserve">Aline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Buthion</w:t>
+                <w:t xml:space="preserve">Marine Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Druais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266462316000088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266374v1</w:t>
+                <w:t xml:space="preserve">halshs-01327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421125v1</w:t>
+                <w:t xml:space="preserve">halshs-01266374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Seasonal Influenza Vaccination Recommendations: Relevance and Influence of the Evidence on the Decision-Making Process in France and the Netherlands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (5), pp. 1124-1126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366179v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost evaluations of radiotherapy: What do we know? An ESTRO-HERO analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Seasonal Influenza Vaccination Recommendations: Relevance and Influence of the Evidence on the Decision-Making Process in France and the Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.670-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2016.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421113v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost evaluations of radiotherapy: What do we know? An ESTRO-HERO analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dunscombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Lievens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp. 11-26</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (3), pp. 468-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237499v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Mosnier</w:t>
+                <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Athens Journal of Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp. 11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128594v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review to identify factors that determine policies for influenza vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">“Influenza vaccination policy-making processes in France and The Netherlands: Framework and determinants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (6), pp. 697-708. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01156520v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-consequence analysis of hepatitis B screening in an immigrant population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Lobello</w:t>
+                <w:t xml:space="preserve">A literature review to identify factors that determine policies for influenza vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (6), pp. 697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2015.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237025v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01156520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of health cost evaluation across locations in oncology: cluster and principal component analysis as an explorative tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cost-consequence analysis of hepatitis B screening in an immigrant population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Buja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lobello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), p. 537</w:t>
+              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (5), pp. 327-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01089763v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of a Genetic Test for Breast Cancer Risk - Letter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferability of health cost evaluation across locations in oncology: cluster and principal component analysis as an explorative tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Buja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzette Delaloge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Mastrangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), p. 537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00957846v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of a Genetic Test for Breast Cancer Risk - Letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pourteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzette Delaloge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-56⟩</w:t>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-13-0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954697v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), art. 56, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080555v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (2), pp. 178-181</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862738v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in patients with lymphoma and myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (2), pp. 129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40258-013-0011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millet-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp. 178-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799507v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a randomised controlled trial of adapted physical activity during adjuvant treatment for localised breast cancer: the PASAPAS feasibility study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-003855⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00940932v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Effectiveness of Pegfilgrastim Versus Filgrastim After High-Dose Chemotherapy and Autologous Stem Cell Transplantation in Patients with Lymphoma and Myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Schmidt-Tanguy</w:t>
+                <w:t xml:space="preserve">Design of a randomised controlled trial of adapted physical activity during adjuvant treatment for localised breast cancer: the PASAPAS feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40258-013-0011-7⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.e003855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-003855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875619v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: results of a randomized trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (1), pp.50-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomised phase II study of the efficacy, safety and cost-effectiveness of pegfilgrastim and filgrastim after autologous stem cell transplant for lymphoma and myeloma (PALM study)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Cost Effectiveness of Pegfilgrastim Versus Filgrastim After High-Dose Chemotherapy and Autologous Stem Cell Transplantation in Patients with Lymphoma and Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Espinouse</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmidt-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Health Economics and Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40258-013-0011-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680996v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">A randomised phase II study of the efficacy, safety and cost-effectiveness of pegfilgrastim and filgrastim after autologous stem cell transplant for lymphoma and myeloma (PALM study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Laplanche</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp. 713-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752616v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicians' adherence versus non adherence to practice guidelines in the management of patients with sarcoma: a cost-effectiveness assessment in two European regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paolo Sandonà</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00711845v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinicians' adherence versus non adherence to practice guidelines in the management of patients with sarcoma: a cost-effectiveness assessment in two European regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Buja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mastrangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Vecchiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sandonà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6963-12-82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752572v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00711845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp. 231-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667277v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'évaluation économique et de l'analyse d'impact budgétaire pour la décision publique en santé : l'exemple du cancer du sein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (3), pp. 397-402</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00565785v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférabilité des évaluations de coûts en santé : analyse des facteurs de variabilité</w:t>
+                <w:t xml:space="preserve">Apports de l'évaluation économique et de l'analyse d'impact budgétaire pour la décision publique en santé : l'exemple du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (2), pp. 307-322</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp. 397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451617v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-making Tool for a Costly Innovative Technology: The Case of Carbon Ion Radiotherapy</w:t>
+                <w:t xml:space="preserve">Transférabilité des évaluations de coûts en santé : analyse des facteurs de variabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (7-8), pp. 367-380</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp. 307-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353062v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decision-making Tool for a Costly Innovative Technology: The Case of Carbon Ion Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irène Philip</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Combs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Näslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal dÉconomie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (1), pp.3-15</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (7-8), pp. 367-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159806v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires optimales des patients évoluant vers la dépendance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sante et Systemique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (3 - 4), pp.73-86</w:t>
+              <w:t xml:space="preserve">Journal dÉconomie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1), pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00157163v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
+                <w:t xml:space="preserve">Trajectoires optimales des patients évoluant vers la dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (4), pp. 449-454</w:t>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (3 - 4), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335472v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light ion facility projects in Europe: methodological aspects for the calculation of the treatment cost per protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie E. Combs</w:t>
+                <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (4), pp. 449-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00156706v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Light ion facility projects in Europe: methodological aspects for the calculation of the treatment cost per protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie E. Combs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73 (Supplement 2), pp.183-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(04)80045-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335619v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00156706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Standaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (4), pp. 393-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les apports des concepts économiques &amp;quot;d'équipe&amp;quot; et de &amp;quot;groupe&amp;quot; pour l'évaluation des réseaux de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (5-6), pp.381-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10583,5360 +10717,5360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la santé dans les politiques territoriales de gestion de l'urbanisation : méthode d'aide à la décision multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALASS-GISEH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04639476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value based healthcare et donnée de vie réelles/SNDS en radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Radiothérapie Oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03428071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du parcours de soins dans la prise en charge initiale des cancers épithéliaux ovariens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Nationale des Innovations Hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une centralisation des soins en termes d’accès aux soins pour les cancers de l’ovaire et cancers du sein en France : une simulation à partir des données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Nationale des Innovations Hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02378987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial impact of innovation in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées franco-internationales d’oncologie (IFODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-utility analyses of interventions for informal caregivers: A systemic and critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Guets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hareth Al-Janabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019-11, ISPOR Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the value assessment, Pricing, and funding of targeted combination therapies in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR Europe 2018, Barcelone, 10-14 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does adoption of electronic heath record improve the quality of care management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biovision, Workshop Digital health and innovation for sustainable healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts médico-économiques de l'évolution du parcours de soins en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème journée annuelle du réseau ONCOCENTRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of radiotherapy: what is the quality of the evidence found? Critical quality appraisal of studies estimating cost of radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Defourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dunscombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cai Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Lievens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology (ESTRO) 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01654668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapy costs: the good, the bad and the ugly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology (ESTRO) 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Underlies The Observed Hospital Volume-Outcome Relationship?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does adoption of electronic records improve organizational performances of hospital surgical units?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 20th Annual European Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biovision, Workshop Digital health and innovation for sustainable healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653405v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique sur le calcul et l’analyse des coûts hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Echelle Nationale de Coût (ENC) de l’Agence technique de l’information sur l’hospitalisation (ATIH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01619444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des corrélations entre informatisation et performance des établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Underlies The Observed Hospital Volume-Outcome Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur le programme de recherche sur la performance du système de soins (PREPS), Agence Nationale d'Appui à la Performance des établissements de santé et médico-sociaux (ANAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPOR 20th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01569065v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic records improve organizational performances of hospital surgical units?</w:t>
+                <w:t xml:space="preserve">Analyse des corrélations entre informatisation et performance des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biovision, Workshop Digital health and innovation for sustainable healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur le programme de recherche sur la performance du système de soins (PREPS), Agence Nationale d'Appui à la Performance des établissements de santé et médico-sociaux (ANAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01661999v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01569065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dede Sika Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaomin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Integrated Electronic Health Record Cost-Effective for a Cancer Consultation? Results from the E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Hamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of the ZIRA test in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Gyorffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of a 6-month physical activity program versus usual dietary care during adjuvant chemotherapy in breast cancer: An economic evaluation of the PASAPAS trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of health information systems on hospital bed occupancy rates in French hospitals: results from the e-SI (PREPS-SIPS) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Practitioners Perceptions About Financial and Non-Financial Incentives to Improve Influenza Vaccination Coverage Rates In France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Buthion</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A422</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439558v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Practitioners Perceptions About Financial and Non-Financial Incentives to Improve Influenza Vaccination Coverage Rates In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328996v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique sur le costing à l’Hôpital</w:t>
+                <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées des Economistes de la Santé Français (JESF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01500548v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
+                <w:t xml:space="preserve">Guide méthodologique sur le costing à l’Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A626</w:t>
+              <w:t xml:space="preserve">38èmes Journées des Economistes de la Santé Français (JESF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439348v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01301932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Information System Adoption And Hospital Accreditation Decisions In France: Results From The E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress in Health Economics, Milan, Italie, 12-15 juillet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01193143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the development of electronic health records and hospital accreditation decisions in France: results from the E-SI (Preps-Sips)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual International Meeting de l'International Society for Pharmacoeconomics Outcomes Research (ISPOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01178650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût d’un programme supervisé d’activité physique adaptée pendant les traitements adjuvants du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journées Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAPA, Nov 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l’exposition aux produits chimiques cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l’enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques au travail : autour de SUMER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARES, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortes expositions aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) sont-elles l'apanage des emplois précaires et peu qualifiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954966v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les analyses médico-économiques : intervention didactique à l'intention des cliniciens</w:t>
+                <w:t xml:space="preserve">A cost-analysis of stereotactic radiotherapy in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées annuelles du Groupe Sarcome Français, Strasbourg, 28 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16th Annual European Congress of the International Society for Pharmacoeconomics and Outcomes Research, Dublin, Irlande, 4 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dublin, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00940941v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les analyses médico-économiques : intervention didactique à l'intention des cliniciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options for the Control of Influenza, Cape Town, 7 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">9èmes Journées annuelles du Groupe Sarcome Français, Strasbourg, 28 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954710v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-analysis of stereotactic radiotherapy in lung cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual European Congress of the International Society for Pharmacoeconomics and Outcomes Research, Dublin, Irlande, 4 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dublin, Irlande</w:t>
+              <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00952329v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of physical activity intervention during adjuvant chemotherapy in breast cancer: results of the randomized trial PASAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées scientifiques du Cancéropôle Lyon Auvergne Rhône-Alpes, Lyon, 21 et 22 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00829582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-analysis of image-guided radiation therapy (IGRT) in prostate cancer: results from a phase III clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Laplanche</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A416</w:t>
+              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752908v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-effectiveness analysis: an interdisciplinary research and methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">University degli Studi di Padova, Italy, July 19th, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954709v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness analysis: an interdisciplinary research and methodological perspective</w:t>
+                <w:t xml:space="preserve">A cost-analysis of image-guided radiation therapy (IGRT) in prostate cancer: results from a phase III clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University degli Studi di Padova, Italy, July 19th, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Padova, Italy</w:t>
+              <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752916v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis and principal component analysis to access the variability of data in cost evaluations: methods and applications in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Buja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrus Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de soutien aux thérapeutiques innovantes et coûteuses. [Prospective economic evaluation of image-guided radiation therapy for prostate cancer in the framework of the national programme for innovative and costly therapies assessment.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.444-451, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.07.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordant diagnoses in sarcoma, GIST and desmoide tumour in France: results from the network RREPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ranchère-Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Germany. page A285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to practice guidelines for the management of patients with sarcoma: A cost-effectiveness assessment in two European regions</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in patients with lymphoma and myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting CONTICANET, Lyon, 7-8 juillet 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research (ISPOR), Baltimore, Etats-Unis, 25 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00672128v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in patients with lymphoma and myeloma</w:t>
+                <w:t xml:space="preserve">Adherence to practice guidelines for the management of patients with sarcoma: A cost-effectiveness assessment in two European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research (ISPOR), Baltimore, Etats-Unis, 25 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Meeting CONTICANET, Lyon, 7-8 juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628829v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegfilgrastim versus Filgrastim after high-dose chemotherapy and autologous stem cell transplantation in adult patients with lymphoma and myeloma: cost-effectiveness evaluation alongside a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ghesquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World congress on Health Economics, International Health Economics Association, Toronto, Canada, 10-13 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00628854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'évaluation médico-économique pour la décision publique en santé</w:t>
+                <w:t xml:space="preserve">Conformity with clinical practice guidelines for management of patients with sarcoma: a cost-effectiveness assessment in two European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "Thérapies innovantes: lesquelles et à quel prix", Université Claude Bernard, Lyon, 24 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th annual conference of the Italian Health Economics Association (AIES) Second university of Naples, Naples, Italy, September 29-30, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673319v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformity with clinical practice guidelines for management of patients with sarcoma: a cost-effectiveness assessment in two European regions</w:t>
+                <w:t xml:space="preserve">Apports de l'évaluation médico-économique pour la décision publique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual conference of the Italian Health Economics Association (AIES) Second university of Naples, Naples, Italy, September 29-30, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Table ronde "Thérapies innovantes: lesquelles et à quel prix", Université Claude Bernard, Lyon, 24 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00672132v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costi del tratamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Sarcomi delle parti molli et GIST : epidemologia, clinica e "network", Instituto oncologico Veneto, Padova, Italie, 6 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis: methods and applications in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Research And Methodological Perspective seminaire, Università degli Studi di Padova, Dipartimento di Medicina Ambientale e Sanità Pubblica, Dipartimento di Scienze Oncologiche e Chirurgiche, 17 février 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis of compliance with clinical guidelines for sarcoma management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connective Tissue Cancers Network (CONTICANET) Meeting, Institut Bergonié, Bordeaux, 23-24 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations de coûts en santé sont-elles transférables ? Mesures et application à une innovation très coûteuse en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées des Economistes Français de la Santé, Lille, 6-7 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the generalisability of cost evaluation results using the euclidean metric and principal components analysis : Lesson from a high-cost innovation in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès européen de l'International Society for Pharmacoeconomics and Outcomes Research, Dublin, 20-23 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of the simulation for innovative technologies: The case of the hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIRS-MedAustron Joint Symposium On Carbon Ion Therapy In Cancer, Innsbruck, 25-26 février 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of work package 6 “Health economics aspects”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH Workshop on Heavy Charged Particles in Biology and Medecine (HCPBM) and 4th Meeting of the European Network For Light Ion Hadron Therapy (ENLIGHT), Biella, juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to calculate treatment cost per protocol for light ion facility radiotherapy projects in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World congress of the International Health Economics Association, Barcelone, 10th-13th July, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15946,102 +16080,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et financement des soins : vers une inadéquation croissante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Patrick Castel et Marie-Odile Carrère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions John Libbey Eurotext, pp. 111-123, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16051,366 +16185,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of health care expenditures on survival in locally advanced and metastatic Non Small Cell Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Montella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations de coûts en santé sont-elles transférables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sylvestre-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16420,379 +16554,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual approach with survival or time to event outcomes: An application to an exhaustive cohort of Epithelial Ovarian Carcinoma in the Rhône-Alps region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review of the decision-­‐making determinants related to the influenza vaccination policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16802,161 +16936,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de l'animation de la recherche, des études et des statistiques (DARES). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId454"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17103,51 +17237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Chvetzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3295947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07449-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vieillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lisbona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07828-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kaltenbach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lazzarotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihane Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08864-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Guets" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareth Al-Janabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-019-00874-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Coquerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2020.03.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defourny No&#233;mie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monten Chris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Cai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lievens Yolande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.09.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilbault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Defourny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Borras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Coffey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julietta Corral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15010065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hamana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-017-9402-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02328562v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Le Corroller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gnep" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liz&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.07.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV452PK9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavergne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-016-3735-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Poulli&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cognet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gauthier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Clementz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Druais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462316000088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.01.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J13DJCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2016.02.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dunscombe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lievens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Paget" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2015.04.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSP5L1F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Buja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martines" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lobello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089763v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mastrangelo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sylvestre-Baron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957846v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cox" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-13-0429" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-013-0011-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt-Tanguy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vecchiato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sandon&#224;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-12-82" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451617v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353062v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Combs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auberger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucca" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#228;slund" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157163v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Combs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(04)80045-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZPWS3R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428071v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378987v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197096v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056546v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661998v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670547v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654668v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527903v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653405v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joutard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.620" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619444v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439407v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gyorffy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439558v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940941v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952329v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829582v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752878v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Pauwels" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628829v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628854v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673319v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672132v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625404v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588784v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267137v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266174v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267179v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Chvetzoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3295947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07449-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kaltenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lazzarotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.09.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vieillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lisbona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07828-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihane Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08864-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Guets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareth Al-Janabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-019-00874-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Coquerelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Darlington" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2020.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defourny No&#233;mie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monten Chris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Cai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lievens Yolande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.09.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilbault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.11.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Defourny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Borras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Coffey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julietta Corral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2019.06.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belladame" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15010065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hamana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-017-9402-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gnep" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liz&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.07.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV452PK9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02328562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Le Corroller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavergne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-016-3735-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327109v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Poulli&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cognet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Clementz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Druais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462316000088" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.01.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J13DJCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2016.02.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421113v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dunscombe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lievens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Alves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Paget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2015.04.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSP5L1F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237025v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Buja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martines" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lobello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mastrangelo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sylvestre-Baron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cox" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-13-0429" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-013-0011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940932v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-003855" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875619v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt-Tanguy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vecchiato" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sandon&#224;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-12-82" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565785v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451617v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Combs" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auberger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucca" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#228;slund" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157163v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156706v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie E. Combs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(04)80045-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZPWS3R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353413v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428071v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378987v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197096v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661998v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670547v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654668v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527903v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653405v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Joutard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.620" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569065v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gyorffy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421058v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500548v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guerre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178650v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952329v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829582v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752916v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Pauwels" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628829v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672132v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673319v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625404v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588784v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451406v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267165v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266793v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267137v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266174v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267179v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>